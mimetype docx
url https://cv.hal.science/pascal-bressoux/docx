--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -532,788 +532,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Riddle Knowledge Inference Test (R-Kit)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rochat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07342829241311645⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886098v1</w:t>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+                <w:t xml:space="preserve">The Riddle Knowledge Inference Test (R-Kit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+              <w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07342829241311645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.615-639. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947334v1</w:t>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Jigsaw method improve motivation and self-regulation in vocational high schools?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Riant</w:t>
+                <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cedpsych.2024.102278⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.615-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788112v1</w:t>
+                <w:t xml:space="preserve">hal-03947334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l’enquête sur les pratiques d’enseignement du français, Praesco, en classe de CM2 en 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Goube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lugand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Potrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Raffaëlli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-24-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04549509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Does the Jigsaw method improve motivation and self-regulation in vocational high schools?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Riant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure de Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+              <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.102278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cedpsych.2024.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) dans la lutte contre le décrochage scolaire</w:t>
               </w:r>
@@ -1760,932 +1760,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of voucher and public school education on Chilean students’ mathematics and reading test score trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+                <w:t xml:space="preserve">Évaluer l’action éducative des lycées à travers les indicateurs de valeur ajoutée des lycées : quand le « bruit » s’immisce dans l’administration de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School Effectiveness and School Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09243453.2021.2014896⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.257-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.632.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106496v1</w:t>
+                <w:t xml:space="preserve">hal-03896378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’action éducative des lycées à travers les indicateurs de valeur ajoutée des lycées : quand le « bruit » s’immisce dans l’administration de la preuve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">The effect of voucher and public school education on Chilean students’ mathematics and reading test score trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (2), pp.257-282. </w:t>
+              <w:t xml:space="preserve">School Effectiveness and School Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.303-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.632.0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09243453.2021.2014896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896378v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Bressan</w:t>
+                <w:t xml:space="preserve">Isabelle Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
+              <w:t xml:space="preserve">Adolescent Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03396833v1</w:t>
+                <w:t xml:space="preserve">hal-03343257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Juhel</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Competencies and School Performance in Adolescence: What Role for School Adjustment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.640661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437199v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03396833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+                <w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298649v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for studying the halo effect in teachers' judgement and its antecedents: Bringing out the role of certainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Sanrey</w:t>
+                <w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03027407v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Archambault</w:t>
+                <w:t xml:space="preserve">A new method for studying the halo effect in teachers' judgement and its antecedents: Bringing out the role of certainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nurra</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent Research Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t>
+              <w:t xml:space="preserve">British Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjep.12385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343257v2</w:t>
+                <w:t xml:space="preserve">halshs-03027407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multilevel models is not just a matter of statistical adjustment. Illustrations in the educational field</w:t>
               </w:r>
@@ -2762,51 +2762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Massonnié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ self-perceptions: the role of teachers’ judgment controlling for big-fish-little-pond effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (3), pp.341 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3331,243 +3331,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01877185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation d’une réduction de la taille des classes au CP en France : Effets “immédiats” et effets à long terme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+                <w:t xml:space="preserve">« PARLER » : un dispositif pour prévenir les difficultés scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zorman †</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 193, pp.57 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145373v1</w:t>
+                <w:t xml:space="preserve">halshs-01925571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PARLER » : un dispositif pour prévenir les difficultés scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Zorman †</w:t>
+                <w:t xml:space="preserve">Expérimentation d’une réduction de la taille des classes au CP en France : Effets “immédiats” et effets à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (1), pp.60-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfp.4890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01925571v1</w:t>
+                <w:t xml:space="preserve">hal-04145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle sociocognitif des apprentissages scolaires : style motivationnel de l’enseignant, soutien perçu des élèves et processus motivationnels</w:t>
               </w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4338,408 +4338,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological shortnote on measuring and assessing the effects of normative clearsightedness about internality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social utility, social desirability and scholastic judgments: Toward a personological model of academic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (2), pp.169 - 178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03173520⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.333 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03173431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01897705v1</w:t>
+                <w:t xml:space="preserve">halshs-01897692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social utility, social desirability and scholastic judgments: Toward a personological model of academic evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">A methodological shortnote on measuring and assessing the effects of normative clearsightedness about internality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (3), pp.333 - 350. </w:t>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.169 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03173431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF03173520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897692v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Multilevel Models Bring to Educational Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2, pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907838v1</w:t>
+                <w:t xml:space="preserve">hal-04106570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Multilevel Models Bring to Educational Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106570v1</w:t>
+                <w:t xml:space="preserve">halshs-01907838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of teachers' implicit theories and perceived pressures on the establishment of an autonomy supportive climate</w:t>
               </w:r>
@@ -4855,51 +4855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative model of scholastic judgments: Pupils’ characteristics, class context, halo effect and internal attributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5063,51 +5063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long‐term teacher effects on pupils' learning gains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5421,226 +5421,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l’effet-maître et l’étude des pratiques enseignantes</w:t>
+                <w:t xml:space="preserve">Effet de contexte, valeur d'internalité et jugement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5 (1), pp.35-52. </w:t>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30/3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/dsedu.2001.949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106609v1</w:t>
+                <w:t xml:space="preserve">halshs-01907852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de contexte, valeur d'internalité et jugement scolaire</w:t>
+                <w:t xml:space="preserve">Réflexions sur l’effet-maître et l’étude des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30/3, </w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1), pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/dsedu.2001.949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907852v1</w:t>
+                <w:t xml:space="preserve">hal-04106609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse de la construction du jugement scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5704,51 +5704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets d'un aménagement du temps scolaire sur les acquis des élèves à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5906,278 +5906,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme d'internalité et activités évaluatives en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Les extensions des modèles multiniveau et leur application pour l’évaluation en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coustère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rfp.1998.1133⟩</w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1091357ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907897v1</w:t>
+                <w:t xml:space="preserve">hal-04106663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extensions des modèles multiniveau et leur application pour l’évaluation en éducation</w:t>
+                <w:t xml:space="preserve">Norme d'internalité et activités évaluatives en milieu scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Coustère</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 122 (1), pp.19 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1091357ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/rfp.1998.1133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106663v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles multiniveaux dans l'analyse écologique : le cas de la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroy-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Coustère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 38 (1), pp.67-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6670,51 +6670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs conatifs impliqués dans les progrès des élèves de sixième identifiés en difficulté de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6746,627 +6746,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Issues With Cross-Lagged Analyses in Developmental Research: The Case of Reciprocal Effects Between Self-Beliefs and Achievement at School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Ben Ali</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
+              <w:t xml:space="preserve">Psychologie sociale et éducation, ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782867v1</w:t>
+                <w:t xml:space="preserve">hal-02519547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) face au décrochage scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cioldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Education prioritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l'académie de Grenoble, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519903v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a digital device on mathematics achievement in primary school: a randomized trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Laurent</w:t>
+                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) face au décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial EARLI, Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Education prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l'académie de Grenoble, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320939v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues With Cross-Lagged Analyses in Developmental Research: The Case of Reciprocal Effects Between Self-Beliefs and Achievement at School</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nurra</w:t>
+                <w:t xml:space="preserve">Impact of a digital device on mathematics achievement in primary school: a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale et éducation, ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Biennial EARLI, Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519547v1</w:t>
+                <w:t xml:space="preserve">hal-03320939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements enseignants et effet de halo : quand la certitude en son jugement augmente le biais</w:t>
+                <w:t xml:space="preserve">Exactitude des jugements enseignants et caractéristiques des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Louvain-la-neuve, Belgique</w:t>
+              <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049531v1</w:t>
+                <w:t xml:space="preserve">hal-02049541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exactitude des jugements enseignants et caractéristiques des élèves.</w:t>
+                <w:t xml:space="preserve">Jugements enseignants et effet de halo : quand la certitude en son jugement augmente le biais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049541v1</w:t>
+                <w:t xml:space="preserve">hal-02049531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants individuels et institutionnels du décrochage scolaire : une étude longitudinale dans les lycées isérois</w:t>
               </w:r>
@@ -7378,51 +7378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7486,77 +7486,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Massonié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School Selection Drove Me to an (Un)favourable Vocational Track, Should I Believe It Was Fair?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7756,463 +7756,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086756v1</w:t>
+                <w:t xml:space="preserve">hal-04086752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086752v1</w:t>
+                <w:t xml:space="preserve">hal-04086756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
+                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086767v1</w:t>
+                <w:t xml:space="preserve">hal-04086960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
+                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086760v1</w:t>
+                <w:t xml:space="preserve">hal-04086767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
+                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
+              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086960v1</w:t>
+                <w:t xml:space="preserve">hal-04086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des modèles multiniveaux de croissance dans l'évaluation des changements motivationnels à l'entrée au collège</w:t>
               </w:r>
@@ -8464,51 +8464,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
+                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
@@ -8518,105 +8518,122 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087051v1</w:t>
+                <w:t xml:space="preserve">hal-04087048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
+                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
@@ -8626,98 +8643,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087048v1</w:t>
+                <w:t xml:space="preserve">hal-04087051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8830,90 +8830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the jigsaw classroom on student motivation and self-regulation: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 8 &amp; 16 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9040,342 +9040,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782884v1</w:t>
+                <w:t xml:space="preserve">hal-04778125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778125v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9612,51 +9612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les enseignants jugent leurs élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9992,51 +9992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles collaborations « recherche-terrain » pour améliorer les pratiques enseignantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Thiboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10078,64 +10078,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent and longitudinal relationships between written composition (length and quality) and spelling errors (phonographic, lexical, morphological, total) in French children in Grades 3 and 6 or in Grades 3 and 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Berninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10349,51 +10349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on favoriser les acquisitions langagières des élèves des quartiers défavorisés ? Une expérience de programme compensatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barbara Fouquet-Chauprade, Anne Soussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques pédagogiques en éducation prioritaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2019, 978-3034335027</w:t>
@@ -10696,246 +10696,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser les progrès des élèves ?</w:t>
+                <w:t xml:space="preserve">Effet-établissement et effet-classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Martine Fournier. </w:t>
+              <w:t xml:space="preserve">Agnès van Zanten; Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eduquer et former. Connaissances et débats en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Humaines, pp.235-239, 2011</w:t>
+              <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.88-89, 2011, 978-2130582601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107227v1</w:t>
+                <w:t xml:space="preserve">hal-04107223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-établissement et effet-classe</w:t>
+                <w:t xml:space="preserve">Effet-maître et pratiques de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès van Zanten; Patrick Rayou. </w:t>
+              <w:t xml:space="preserve">Etienne Bourgeois; Gaëtane Chapelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.88-89, 2011, 978-2130582601</w:t>
+              <w:t xml:space="preserve">Apprendre et faire apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, PUF, pp.221-231, 2011, 978-2-13-058391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107223v1</w:t>
+                <w:t xml:space="preserve">hal-04107208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-maître et pratiques de classe</w:t>
+                <w:t xml:space="preserve">Comment favoriser les progrès des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Etienne Bourgeois; Gaëtane Chapelle. </w:t>
+              <w:t xml:space="preserve">Martine Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre et faire apprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, PUF, pp.221-231, 2011, 978-2-13-058391-2</w:t>
+              <w:t xml:space="preserve">Eduquer et former. Connaissances et débats en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Humaines, pp.235-239, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107208v1</w:t>
+                <w:t xml:space="preserve">hal-04107227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’attente</w:t>
               </w:r>
@@ -10994,64 +10994,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation scolaire : une activité multidéterminée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11166,51 +11166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet-classe et effet-maître dans l’enseignement primaire : vers un enseignement efficace de la compréhension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11246,259 +11246,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement et perception de soi : l’influence du jugement des enseignants sur la perception de soi des élèves se limite-t-elle au domaine scolaire ?</w:t>
+                <w:t xml:space="preserve">Effet-établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Besson. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estime de soi et réussite pour tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRDP, 2008</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.212-216, 2008, 978-2-13-062808-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908033v1</w:t>
+                <w:t xml:space="preserve">hal-04107250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation des enseignants : recommandations pour une réforme de l’inspection en France</w:t>
+                <w:t xml:space="preserve">Jugement et perception de soi : l’influence du jugement des enseignants sur la perception de soi des élèves se limite-t-elle au domaine scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jacques Weiss. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle évaluation des enseignants au service de l’école ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRDP, pp.19-28, 2008</w:t>
+              <w:t xml:space="preserve">Estime de soi et réussite pour tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107252v1</w:t>
+                <w:t xml:space="preserve">halshs-01908033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-établissement</w:t>
+                <w:t xml:space="preserve">L’évaluation des enseignants : recommandations pour une réforme de l’inspection en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
+              <w:t xml:space="preserve">Jacques Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.212-216, 2008, 978-2-13-062808-8</w:t>
+              <w:t xml:space="preserve">Quelle évaluation des enseignants au service de l’école ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRDP, pp.19-28, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107250v1</w:t>
+                <w:t xml:space="preserve">hal-04107252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des compétences à enseigner : quelles « traces » sur les apprentissages des élèves ?</w:t>
               </w:r>
@@ -11770,298 +11770,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement de l’enseignant et perception de soi des élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’explication quotidienne des comportements scolaires : Attributions de réussite et d’échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">E. Gentaz; P. Dessus. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre les apprentissages. Sciences cognitives et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, 2004</w:t>
+              <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908040v1</w:t>
+                <w:t xml:space="preserve">halshs-01908042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’enseignant juge-t-il ses élèves ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Jugement de l’enseignant et perception de soi des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Gentaz; P. Dessus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
+              <w:t xml:space="preserve">Comprendre les apprentissages. Sciences cognitives et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908048v1</w:t>
+                <w:t xml:space="preserve">halshs-01908040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’explication quotidienne des comportements scolaires : Attributions de réussite et d’échec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Comment l’enseignant juge-t-il ses élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dompnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01908042v1</w:t>
+                <w:t xml:space="preserve">halshs-01908048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de l'enseignant en situation d'interaction</w:t>
               </w:r>
@@ -12146,51 +12146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of the social norm of internality applied to education and organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12331,51 +12331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement scolaire et internalité des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Figari; M. Achouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’activité évaluative réinterrogée : regards scolaires et socioprofessionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2001</w:t>
@@ -12471,392 +12471,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques pédagogiques et évaluation des élèves</w:t>
+                <w:t xml:space="preserve">Les recherches sur les effets-écoles et les effets-maîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
+              <w:t xml:space="preserve">Jean-Claude Forquin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’école : l’état des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, pp.198-207, 2000</w:t>
+              <w:t xml:space="preserve">Sociologie de l’Education. Nouvelles approches, nouveaux objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP, pp.173-219, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107300v1</w:t>
+                <w:t xml:space="preserve">hal-04107298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intérêt des modèles de croissance dans l’évaluation des politiques éducatives : l’exemple d’un aménagement du temps scolaire</w:t>
+                <w:t xml:space="preserve">Pratiques pédagogiques et évaluation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Georges Solaux. </w:t>
+              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’évaluation des politiques d’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNDP, pp.167-177, 2000, 978-2-86621-305-3</w:t>
+              <w:t xml:space="preserve">L’école : l’état des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.198-207, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107306v1</w:t>
+                <w:t xml:space="preserve">hal-04107300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les effets-écoles et les effets-maîtres</w:t>
+                <w:t xml:space="preserve">L’intérêt des modèles de croissance dans l’évaluation des politiques éducatives : l’exemple d’un aménagement du temps scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Claude Forquin. </w:t>
+              <w:t xml:space="preserve">Georges Solaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l’Education. Nouvelles approches, nouveaux objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRP, pp.173-219, 2000</w:t>
+              <w:t xml:space="preserve">L’évaluation des politiques d’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP, pp.167-177, 2000, 978-2-86621-305-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107298v1</w:t>
+                <w:t xml:space="preserve">hal-04107306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets-écoles et effets-classes</w:t>
+                <w:t xml:space="preserve">L’émergence des systèmes de contrôle en éducation : le cas de la Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Legrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole efficace : de l’école primaire à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.26-37, 1995</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.66-71, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107311v1</w:t>
+                <w:t xml:space="preserve">hal-04107313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des systèmes de contrôle en éducation : le cas de la Grande-Bretagne</w:t>
+                <w:t xml:space="preserve">Effets-écoles et effets-classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Legrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole efficace : de l’école primaire à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.66-71, 1995</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.26-37, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107313v1</w:t>
+                <w:t xml:space="preserve">hal-04107311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des écoles sur l’apprentissage de la lecture</w:t>
               </w:r>
@@ -12941,70 +12941,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations synthétiques sur l'échelle de motivation en écriture</w:t>
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13018,94 +13018,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801348v1</w:t>
+                <w:t xml:space="preserve">hal-04801354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte théorique des échelles de motivation (lecture et écriture)</w:t>
+                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13119,94 +13119,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801335v1</w:t>
+                <w:t xml:space="preserve">hal-04801449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CP-CE1)</w:t>
+                <w:t xml:space="preserve">Informations synthétiques sur l'échelle de motivation en écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13220,94 +13220,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801430v1</w:t>
+                <w:t xml:space="preserve">hal-04801348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
+                <w:t xml:space="preserve">Contexte théorique des échelles de motivation (lecture et écriture)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13321,94 +13321,94 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801449v1</w:t>
+                <w:t xml:space="preserve">hal-04801335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CP-CE1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13422,51 +13422,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801354v1</w:t>
+                <w:t xml:space="preserve">hal-04801430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13510,113 +13510,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240850v1</w:t>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13857,51 +13857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de la recherche PRAESCO maitrise de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14063,90 +14063,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de la taille des classes de CP et de CE1 en REP+ sur les résultats des élèves et les pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPP, ministère de l’Éducation nationale de la jeunesse et des sports. 2021, pp.Série Etudes, Document de travail N° 2021.E04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14181,90 +14181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14303,51 +14303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire de la recherche PRAESCO maitrise de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14464,267 +14464,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t>
+                <w:t xml:space="preserve">Évaluation des Programmes de Réussite Educative (PRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pernaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°13, Institut des politiques publiques (IPP). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823583v1</w:t>
+                <w:t xml:space="preserve">halshs-02514674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des Programmes de Réussite Educative (PRE)</w:t>
+                <w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pernaudet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-02514674v1</w:t>
+                <w:t xml:space="preserve">hal-01823583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de l'enseignant en situation d'interaction</w:t>
               </w:r>
@@ -14862,51 +14862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BAF68D6"/>
+    <w:nsid w:val="C2C070D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15010,51 +15010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75694B0A"/>
+    <w:nsid w:val="A6AFF245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15158,51 +15158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F56DD651"/>
+    <w:nsid w:val="A8A37D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15395,51 +15395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Falcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13764-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896391v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael de Clercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00570-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2021.2014896" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896378v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0257" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.201.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0264-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925571v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman&#160;&#8224;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Pouget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4890" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kramarz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02247.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897705v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173520" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173431" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305498042000260476" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3250" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1175" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2003.1028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2001.949" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5133" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;on&#233;sio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mezi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1999.3163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte-Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1999.1097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907897v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1133" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coust&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091357ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519903v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320939v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519547v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thiboud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107197v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107227v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107223v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107208v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107252v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107250v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908040v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908048v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908042v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107286v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107300v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107298v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107311v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Monteil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demolliens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huguet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batruch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514674v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guyon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pernaudet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000286v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Falcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13764-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896391v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael de Clercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00570-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896378v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2021.2014896" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.201.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0264-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman&#160;&#8224;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Pouget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kramarz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02247.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173520" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.168" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305498042000260476" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3250" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1175" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2003.1028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5133" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2001.949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;on&#233;sio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mezi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1999.3163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte-Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1999.1097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coust&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091357ar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1133" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thiboud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107197v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908033v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908042v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107286v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Monteil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demolliens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huguet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batruch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pernaudet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000286v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>