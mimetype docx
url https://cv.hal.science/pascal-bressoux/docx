--- v1 (2026-04-05)
+++ v2 (2026-05-11)
@@ -143,51 +143,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,1916 +294,1924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05424494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid emergence of a maths gender gap in first grade</w:t>
+                <w:t xml:space="preserve">Modeling demands-resources fit in teacher education using open-ended data: a methodological-substantive synergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Colnet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09126-4⟩</w:t>
+              <w:t xml:space="preserve">Education and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10639-025-13764-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402473v1</w:t>
+                <w:t xml:space="preserve">hal-05357100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling demands-resources fit in teacher education using open-ended data: a methodological-substantive synergy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">I Feel Competent, Therefore I Am: Self-Concept and Skill Interact at Different Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Falcon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert W. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Information Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Psychology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.101873</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357100v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Rapid emergence of a maths gender gap in first grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Colnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Breda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B Verger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+                <w:t xml:space="preserve">J. Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marinette Bouet</w:t>
+                <w:t xml:space="preserve">L. Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 643 (8073), pp.1020 - 1029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09126-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101299v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Riddle Knowledge Inference Test (R-Kit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07342829241311645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How teacher autonomy support and student creativity jointly contribute to self-regulated learning: a dynamic, person-environment fit perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas B Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.101873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsc.2025.101873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748426v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is spelling related to written composition? A longitudinal study in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fayol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37 (3), pp.615-639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-023-10414-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de l’enquête sur les pratiques d’enseignement du français, Praesco, en classe de CM2 en 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lugand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Potrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Goube</w:t>
+                <w:t xml:space="preserve">Christelle Raffaëlli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Note d'information de la DEPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp. 1-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48464/ni-24-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04549509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Jigsaw method improve motivation and self-regulation in vocational high schools?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marinette Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 77, pp.102278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cedpsych.2024.102278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) dans la lutte contre le décrochage scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Cooperative learning reduces the gender gap in perceived social competences: A large-scale nationwide longitudinal experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocyna Rudmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Paolo Visintin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (6), pp.903-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/edu0000870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896391v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievement of first-year students at the university: a multilevel analysis of the role of background diversity and student engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) dans la lutte contre le décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael de Clercq</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Larbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106510v1</w:t>
+                <w:t xml:space="preserve">hal-03896391v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rosamaria Crisci</w:t>
+                <w:t xml:space="preserve">Achievement of first-year students at the university: a multilevel analysis of the role of background diversity and student engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael de Clercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.949-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-021-00570-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181273v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Jigsaw classrooms improve learning outcomes? Five experiments and an internal meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Sanrey</w:t>
+                <w:t xml:space="preserve">Impact of programming on primary mathematics learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosamaria Crisci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Chaachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/edu0000730⟩</w:t>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.101667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441734v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’action éducative des lycées à travers les indicateurs de valeur ajoutée des lycées : quand le « bruit » s’immisce dans l’administration de la preuve</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Do Jigsaw classrooms improve learning outcomes? Five experiments and an internal meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stanczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Darnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Demolliens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (2), pp.257-282. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114 (6), pp.1461-1476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.632.0257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/edu0000730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896378v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of voucher and public school education on Chilean students’ mathematics and reading test score trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentina Giaconi</w:t>
+                <w:t xml:space="preserve">Évaluer l’action éducative des lycées à travers les indicateurs de valeur ajoutée des lycées : quand le « bruit » s’immisce dans l’administration de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School Effectiveness and School Improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09243453.2021.2014896⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (2), pp.257-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.632.0257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106496v1</w:t>
+                <w:t xml:space="preserve">hal-03896378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Archambault</w:t>
+                <w:t xml:space="preserve">The effect of voucher and public school education on Chilean students’ mathematics and reading test score trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Giaconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nurra</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricio Felmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescent Research Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t>
+              <w:t xml:space="preserve">School Effectiveness and School Improvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.303-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09243453.2021.2014896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343257v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring stress among adolescents: Validation of the Positive and Negative Adolescent Life Experiences (PANALE) scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychoeducational Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (8), pp.969-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07342829211027751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -2221,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,90 +2337,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Reciprocities in School Motivation Research: A Review of Issues and Solutions Associated With Cross-Lagged Effects Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 114 (5), pp.945-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2554,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for studying the halo effect in teachers' judgement and its antecedents: Bringing out the role of certainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,590 +2673,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multilevel models is not just a matter of statistical adjustment. Illustrations in the educational field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring Stressors Among Children and Adolescents: A Scoping Review 1956–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vol. 120 (1), pp.5-38. </w:t>
+              <w:t xml:space="preserve">Adolescent Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.141 - 160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.201.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40894-021-00168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106524v1</w:t>
+                <w:t xml:space="preserve">hal-03343257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using multilevel models is not just a matter of statistical adjustment. Illustrations in the educational field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.01.005⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 120 (1), pp.5-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.201.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858185v1</w:t>
+                <w:t xml:space="preserve">hal-04106524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the number of pupils in French first-grade classes: Is there evidence of contemporaneous and carryover effects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Monseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijer.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice-based research : une aporie et des espoirs. Une revue critique de l’article d’Anthony S. Bryk.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal predictors of reading comprehension in French at first grade: Unpacking the oral comprehension component of the simple view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Massonnié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01877177v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practice-based research : une aporie et des espoirs. Une revue critique de l’article d’Anthony S. Bryk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (3), pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01263670v1</w:t>
+                <w:t xml:space="preserve">halshs-01877177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pupils’ self-perceptions: the role of teachers’ judgment controlling for big-fish-little-pond effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing students’ academic success in a technological university course: a freshman year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (3), pp.341 - 357. </w:t>
+              <w:t xml:space="preserve">L'Orientation Scolaire et Professionelle (OSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-015-0264-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/osp.4671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01877180v1</w:t>
+                <w:t xml:space="preserve">hal-01263670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does amotivation matter more than motivation in predicting mathematics learning gains? A longitudinal study of sixth-grade students in France</w:t>
               </w:r>
@@ -3331,177 +3365,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01877185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« PARLER » : un dispositif pour prévenir les difficultés scolaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pupils’ self-perceptions: the role of teachers’ judgment controlling for big-fish-little-pond effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.4890⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.341 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-015-0264-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01925571v1</w:t>
+                <w:t xml:space="preserve">halshs-01877180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d’une réduction de la taille des classes au CP en France : Effets “immédiats” et effets à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3517,2022 +3508,2065 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de communication et socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (1), pp.60-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle sociocognitif des apprentissages scolaires : style motivationnel de l’enseignant, soutien perçu des élèves et processus motivationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
+                <w:t xml:space="preserve">« PARLER » : un dispositif pour prévenir les difficultés scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Zorman †</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 182, pp.71-92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.4008⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 193, pp.57 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106532v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01925571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambert</w:t>
+                <w:t xml:space="preserve">Un modèle sociocognitif des apprentissages scolaires : style motivationnel de l’enseignant, soutien perçu des élèves et processus motivationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01479.x⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 182, pp.71-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.4008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00952433v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of self-efficacy: An investigation of elementary school students in France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ellen Usher</w:t>
+                <w:t xml:space="preserve">Impact of early code-skill and oral compréhension training on reading achievement in first grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0024048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.427-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9817.2010.01479.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316453v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l’évaluation dans les politiques éducatives : le cas de la taille des classes à l’école primaire en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of self-efficacy: An investigation of elementary school students in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Joet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Usher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raisons Educatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103 (3), pp.649-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0024048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106541v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La place de l’évaluation dans les politiques éducatives : le cas de la taille des classes à l’école primaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Raisons Educatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482532v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' Training, Class Size and Students' Outcomes: Learning from Administrative Forecasting Mistakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early training in oral comprehension and phonological skills: results of a three-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0297.2008.02247.x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (3), pp.211-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10888430903117518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106553v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’enseignement de la lecture au CP et acquisitions des élèves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teachers' Training, Class Size and Students' Outcomes: Learning from Administrative Forecasting Mistakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lima</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kramarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/dsedu.2008.1134⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (536), pp.540-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0297.2008.02247.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106564v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social utility, social desirability and scholastic judgments: Toward a personological model of academic evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+                <w:t xml:space="preserve">Pratiques d’enseignement de la lecture au CP et acquisitions des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03173431⟩</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.119-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/dsedu.2008.1134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897692v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological shortnote on measuring and assessing the effects of normative clearsightedness about internality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social utility, social desirability and scholastic judgments: Toward a personological model of academic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 22 (2), pp.169 - 178. </w:t>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.333 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF03173520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF03173431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01897705v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Multilevel Models Bring to Educational Research</w:t>
+                <w:t xml:space="preserve">A methodological shortnote on measuring and assessing the effects of normative clearsightedness about internality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1-2, pp.73-88. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (2), pp.169 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/educationdidactique.168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF03173520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106570v1</w:t>
+                <w:t xml:space="preserve">halshs-01897705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Multilevel Models Bring to Educational Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1-2, pp.73-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/educationdidactique.168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907838v1</w:t>
+                <w:t xml:space="preserve">hal-04106570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of teachers' implicit theories and perceived pressures on the establishment of an autonomy supportive climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
+                <w:t xml:space="preserve">Le jugement scolaire, un déterminant des croyances sur soi des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trouilloud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389569v1</w:t>
+                <w:t xml:space="preserve">halshs-01907838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative model of scholastic judgments: Pupils’ characteristics, class context, halo effect and internal attributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+                <w:t xml:space="preserve">Impact of teachers' implicit theories and perceived pressures on the establishment of an autonomy supportive climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 21 (2), pp.119-133. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03173572⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 22 (4), pp.529-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/bf03173470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106576v1</w:t>
+                <w:t xml:space="preserve">hal-00389569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between teachers' early expectations and students' later perceived competence in physical education classes: Autonomy-supportive climate as a moderator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+                <w:t xml:space="preserve">An integrative model of scholastic judgments: Pupils’ characteristics, class context, halo effect and internal attributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/0022-0663.98.1.75⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03173572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389006v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term teacher effects on pupils' learning gains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bianco</w:t>
+                <w:t xml:space="preserve">Relation between teachers' early expectations and students' later perceived competence in physical education classes: Autonomy-supportive climate as a moderator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trouilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Review of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 30 (3), pp.327-345. </w:t>
+              <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98 (1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0305498042000260476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/0022-0663.98.1.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106582v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation et modélisation dans les sciences sociales : une étude de la construction du jugement des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐term teacher effects on pupils' learning gains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 148 (1), pp.61-74. </w:t>
+              <w:t xml:space="preserve">Oxford Review of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.327-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rfp.2004.3250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0305498042000260476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106579v1</w:t>
+                <w:t xml:space="preserve">hal-04106582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic theory and practice: What language learners do in a self-access room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalisation et modélisation dans les sciences sociales : une étude de la construction du jugement des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carol Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/asp.1175⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 148 (1), pp.61-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.2004.3250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106600v1</w:t>
+                <w:t xml:space="preserve">hal-04106579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements scolaires et prophéties autoréalisatrices : anciennes questions et nouvelles réponses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ergonomic theory and practice: What language learners do in a self-access room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Raby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10 (1), pp.45-58. </w:t>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41-42, pp.67-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/dsedu.2003.1028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/asp.1175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106590v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de contexte, valeur d'internalité et jugement scolaire</w:t>
+                <w:t xml:space="preserve">Jugements scolaires et prophéties autoréalisatrices : anciennes questions et nouvelles réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 30/3, </w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (1), pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/dsedu.2003.1028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907852v1</w:t>
+                <w:t xml:space="preserve">hal-04106590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’effet-maître et l’étude des pratiques enseignantes</w:t>
               </w:r>
@@ -5590,765 +5624,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une analyse de la construction du jugement scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de contexte, valeur d'internalité et jugement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mezière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.5133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01907881v1</w:t>
+                <w:t xml:space="preserve">halshs-01907852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d'un aménagement du temps scolaire sur les acquis des élèves à l'école élémentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bianco</w:t>
+                <w:t xml:space="preserve">Pour une analyse de la construction du jugement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Léonésio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mezière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106614v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des pratiques d'enseignement à l'école élémentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets d'un aménagement du temps scolaire sur les acquis des élèves à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Leconte-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rfp.1999.1097⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 52 (4), pp.397-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/enfan.1999.3163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106624v1</w:t>
+                <w:t xml:space="preserve">hal-04106614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les extensions des modèles multiniveau et leur application pour l’évaluation en éducation</w:t>
+                <w:t xml:space="preserve">Diversité des pratiques d'enseignement à l'école élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Coustère</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Altet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leconte-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1091357ar⟩</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 126 (1), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.1999.1097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106663v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norme d'internalité et activités évaluatives en milieu scolaire</w:t>
+                <w:t xml:space="preserve">Les extensions des modèles multiniveau et leur application pour l’évaluation en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coustère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 122 (1), pp.19 - 29. </w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (1), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rfp.1998.1133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1091357ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907897v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles multiniveaux dans l'analyse écologique : le cas de la recherche en éducation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norme d'internalité et activités évaluatives en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Coustère</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 122 (1), pp.19 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfp.1998.1133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207883v1</w:t>
+                <w:t xml:space="preserve">halshs-01907897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer et expliquer les effets des classes : le cas des acquisitions en lecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modèles multiniveaux dans l'analyse écologique : le cas de la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Coustère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 17 (1), pp.75-94</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (1), pp.67-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106684v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimer et expliquer les effets des classes : le cas des acquisitions en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 17 (1), pp.75-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes pédagogiques et interactions verbales dans la classe : quel impact sur les élèves de CP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 93, pp.17--25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6358,65 +6483,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An expectancy-value approach to the resignation process of French teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Andrevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6431,1286 +6556,1286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Motivation and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre les mathématiques au primaire avec la pensée informatique : quels effets sur les variables motivationnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de l'ADRIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Sep 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la taille des classes : évaluer les effets au-delà des modifications de performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Colloque de l'ADMEE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Casablanca, Jan 2020, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs conatifs impliqués dans les progrès des élèves de sixième identifiés en difficulté de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADRIPS online meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues With Cross-Lagged Analyses in Developmental Research: The Case of Reciprocal Effects Between Self-Beliefs and Achievement at School</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Nurra</w:t>
+                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cioldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie sociale et éducation, ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519547v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'observation et d'évaluation « CP Dédoublés » : premiers résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Blouet</w:t>
+                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) face au décrochage scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème conférence AFSE-DGTrésor : Evaluation des politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l’Éducation nationale et de la Jeunesse Direction de l'évaluation, de la prospective et de la performance, Dec 2019, Bercy, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Education prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de l'académie de Grenoble, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782867v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration d’un indicateur de valeur ajoutée des lycées (IVAL) face au décrochage scolaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+                <w:t xml:space="preserve">Impact of a digital device on mathematics achievement in primary school: a randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Education prioritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de l'académie de Grenoble, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Biennial EARLI, Conference for Research on Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519903v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a digital device on mathematics achievement in primary school: a randomized trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Laurent</w:t>
+                <w:t xml:space="preserve">Issues With Cross-Lagged Analyses in Developmental Research: The Case of Reciprocal Effects Between Self-Beliefs and Achievement at School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Tchounikine</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial EARLI, Conference for Research on Learning and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Psychologie sociale et éducation, ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320939v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exactitude des jugements enseignants et caractéristiques des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Jugements enseignants et effet de halo : quand la certitude en son jugement augmente le biais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Louvain-la-neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049541v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugements enseignants et effet de halo : quand la certitude en son jugement augmente le biais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Exactitude des jugements enseignants et caractéristiques des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sanrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Louvain-la-neuve, Belgique</w:t>
+              <w:t xml:space="preserve">59ème congrès annuel de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049531v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants individuels et institutionnels du décrochage scolaire : une étude longitudinale dans les lycées isérois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission de lutte contre le décrochage scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rectorat de l'académie de Grenoble, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teacher effectiveness and reading comprehension at first grade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">School Selection Drove Me to an (Un)favourable Vocational Track, Should I Believe It Was Fair?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EARLI SIG8, International Conference on Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction, Aug 2016, Thessalonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616732v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School Selection Drove Me to an (Un)favourable Vocational Track, Should I Believe It Was Fair?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teacher effectiveness and reading comprehension at first grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Massonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI SIG8, International Conference on Motivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Research on Learning and Instruction, Aug 2016, Thessalonique, Greece</w:t>
+              <w:t xml:space="preserve">EARLI SIG 18-23 Biennial Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519573v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does amotivation matter more than motivation in predicting mathematics learning gains? A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7726,509 +7851,509 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Psychology. "Feeding the Planet, Energy for Life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086752v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of teachers' judgments on primary school students' achievement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Toward a dynamic approach to the study of self-efficacy: the impact of its evolution on motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Joët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Exeter (England), United Kingdom</w:t>
+              <w:t xml:space="preserve">14th Biennial EARLI Conference for Research on Learning and Instruction. "Education for a Global Networked Society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086756v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
+                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086960v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du contexte scolaire sur la motivation et ses conséquences au plan des apprentissages : une étude transversale à l’école élémentaire. Congrès international de l'AECSE</w:t>
+                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
+              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086767v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of developmental change in motivation on school achievement: a growth trajectory analysis</w:t>
+                <w:t xml:space="preserve">Les effets du contextes scolaires sur la motivation et ses conséquences au plan des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Biennial Meeting of the EARLI Special Interest Group 18 Educational Effectiveness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Louvain (BE), Belgium</w:t>
+              <w:t xml:space="preserve">Congrès international de l'AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086760v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des modèles multiniveaux de croissance dans l'évaluation des changements motivationnels à l'entrée au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8244,73 +8369,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Colloque International de l'ADMEE. Entre la régulation des apprentissages et le pilotage des systèmes : évaluations en tension.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Genève (CH), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a hierarchical linear growth model of academic motivation during the first year of middle high school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8326,568 +8451,568 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Educational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de l'impact du climat motivationnel de la classe sur la motivation des élèves : Intégration des théories de l'autodétermination et des buts d'accomplissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'AECSE. Actualité de la Recherche en Éducation et Formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
+                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087048v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des théories implicite de la personnalité et du sentiment d’oppression des enseignants dans la constitution d’environnements scolaires motivants</w:t>
+                <w:t xml:space="preserve">Impact des théories implicites des enseignants sur leur sentiment d’auto-efficacité et leur perception de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trouilloud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès International de Psychologie Sociale en Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Huitième Biennale de L'Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087051v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complex relationships between school-related outcomes and general variables: A tentative comprehensive model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial EARLI Conference. Education as a Hope in Uncertain Times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the jigsaw classroom on student motivation and self-regulation: a longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Riant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure de Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,427 +9027,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG 8 &amp; 16 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« DESCOL » : Analyse multiniveau et dynamique des processus de décrochage scolaire au lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation HCERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Grenoble, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Hanner</w:t>
+                <w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778125v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782884v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Hanner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9331,97 +9456,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9431,205 +9556,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateur de valeur ajoutée des lycées (IVAL) face au décrochage scolaire : Guide d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Larbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique appliquée aux sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 9782804163648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les enseignants jugent leurs élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9638,1724 +9763,1785 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01907929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école, l'état des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès van Zanten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Agulhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Bautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.420, 2000, L'état des savoirs, 9782707133069</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00239274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement explicite : de quoi s’agit-il, pourquoi ça marche et dans quelles conditions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vocational Students’ Self-Regulated Learning During the First COVID-19 Lockdown: The Complex Role of Needs-Supportive Teaching Practices and Student Self-Evaluation of Competence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure De Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et Ecole : ensemble pour mieux apprendre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Motivation and Achievement During and After the COVID-19 Pandemic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Emerald Publishing Limited, pp.143-171, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0749-742320260000023007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748434v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface : Enseignement explicite : pratiques et stratégies</w:t>
+                <w:t xml:space="preserve">L’enseignement explicite : de quoi s’agit-il, pourquoi ça marche et dans quelles conditions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Bocquillon; Christophe Baco. </w:t>
+              <w:t xml:space="preserve">Stanislas Dehaene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseignement explicite : pratiques et stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.304, 2024, Pédagogies en développement, 9782807361720</w:t>
+              <w:t xml:space="preserve">Science et Ecole : ensemble pour mieux apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.213-232, 2024, 9782415007690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886184v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles collaborations « recherche-terrain » pour améliorer les pratiques enseignantes ?</w:t>
+                <w:t xml:space="preserve">Préface : Enseignement explicite : pratiques et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Bocquillon; Christophe Baco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transformer les pratiques en éducation : Quelles recherches pour quels apports ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.119-130, 2024, 9782390614302</w:t>
+              <w:t xml:space="preserve">Enseignement explicite : pratiques et stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.304, 2024, Pédagogies en développement, 9782807361720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748463v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent and longitudinal relationships between written composition (length and quality) and spelling errors (phonographic, lexical, morphological, total) in French children in Grades 3 and 6 or in Grades 3 and 4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles collaborations « recherche-terrain » pour améliorer les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Xinghua Liu; Michael Herbet; Rui A. Alves. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thiboud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Hitchhiker's Guide to Writing Research: A Festschrift for Steve Graham</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Cham, pp.131-146, 2023, 9783031364716</w:t>
+              <w:t xml:space="preserve">Transformer les pratiques en éducation : Quelles recherches pour quels apports ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.119-130, 2024, 9782390614302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748482v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel apport des modèles multiniveaux pour la recherche en éducation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concurrent and longitudinal relationships between written composition (length and quality) and spelling errors (phonographic, lexical, morphological, total) in French children in Grades 3 and 6 or in Grades 3 and 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Berninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brigritte Albero; Joris Thievenaz. </w:t>
+              <w:t xml:space="preserve">Xinghua Liu; Michael Herbet; Rui A. Alves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Education et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, De Boeck, pp.77-84, 2022</w:t>
+              <w:t xml:space="preserve">The Hitchhiker's Guide to Writing Research: A Festschrift for Steve Graham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Cham, pp.131-146, 2023, 9783031364716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107197v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À quelles conditions peut-on déployer à grande échelle les interventions qui visent à améliorer les pratiques enseignantes ?</w:t>
+                <w:t xml:space="preserve">Quel apport des modèles multiniveaux pour la recherche en éducation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoît Galand; Michel Janosz. </w:t>
+              <w:t xml:space="preserve">Brigritte Albero; Joris Thievenaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer les pratiques en éducation. Qu’en dit la recherche ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.13-22, 2020</w:t>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en Sciences de l’Education et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, De Boeck, pp.77-84, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107202v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on favoriser les acquisitions langagières des élèves des quartiers défavorisés ? Une expérience de programme compensatoire</w:t>
+                <w:t xml:space="preserve">À quelles conditions peut-on déployer à grande échelle les interventions qui visent à améliorer les pratiques enseignantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Barbara Fouquet-Chauprade, Anne Soussi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Galand; Michel Janosz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques pédagogiques en éducation prioritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, 2019, 978-3034335027</w:t>
+              <w:t xml:space="preserve">Améliorer les pratiques en éducation. Qu’en dit la recherche ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Louvain, pp.13-22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01877237v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on class size in France</w:t>
+                <w:t xml:space="preserve">Peut-on favoriser les acquisitions langagières des élèves des quartiers défavorisés ? Une expérience de programme compensatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barbara Fouquet-Chauprade, Anne Soussi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Class size: Eastern and Western perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2016</w:t>
+              <w:t xml:space="preserve">Les pratiques pédagogiques en éducation prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2019, 978-3034335027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01877241v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les démarches d’investigation dans l’enseignement des sciences : mises au point et mises en garde</w:t>
+                <w:t xml:space="preserve">Research on class size in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enseignants de sciences face aux démarches d’investigation. Des formations et des pratiques de classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUG, 2013</w:t>
+              <w:t xml:space="preserve">Class size: Eastern and Western perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01877247v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’autrui et valeur de soi</w:t>
+                <w:t xml:space="preserve">Les démarches d’investigation dans l’enseignement des sciences : mises au point et mises en garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Du mot au concept : Valeur</w:t>
+              <w:t xml:space="preserve">Les enseignants de sciences face aux démarches d’investigation. Des formations et des pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01877245v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des apprentissages</w:t>
+                <w:t xml:space="preserve">Reconnaissance d’autrui et valeur de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.23-24, 2011, 978-2130582601</w:t>
+              <w:t xml:space="preserve">Du mot au concept : Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUG, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107221v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet-établissement et effet-classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès van Zanten; Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.88-89, 2011, 978-2130582601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet-maître et pratiques de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Bourgeois; Gaëtane Chapelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et faire apprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, PUF, pp.221-231, 2011, 978-2-13-058391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser les progrès des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer et former. Connaissances et débats en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Humaines, pp.235-239, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’attente</w:t>
+                <w:t xml:space="preserve">Evaluation des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès van Zanten; Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUF, pp.87-88, 2011, 978-2130582601</w:t>
+              <w:t xml:space="preserve">, PUF, pp.23-24, 2011, 978-2130582601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107222v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation scolaire : une activité multidéterminée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets d’attente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Buchs; Céline Darnon; Fabrizio Butera. </w:t>
+              <w:t xml:space="preserve">Agnès van Zanten; Patrick Rayou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'évaluation, une menace ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, 2011</w:t>
+              <w:t xml:space="preserve">Les 100 mots de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.87-88, 2011, 978-2130582601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01908022v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des contextes scolaires inégaux : effet-établissement, effet-classe et effets du groupe de pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évaluation scolaire : une activité multidéterminée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès van Zanten; Marie Duru-Bellat. </w:t>
+              <w:t xml:space="preserve">Céline Buchs; Céline Darnon; Fabrizio Butera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du système éducatif. Les inégalités scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.131-148, 2009, 978-2-13-056948-0</w:t>
+              <w:t xml:space="preserve">L'évaluation, une menace ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107241v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01908022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-classe et effet-maître dans l’enseignement primaire : vers un enseignement efficace de la compréhension ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des contextes scolaires inégaux : effet-établissement, effet-classe et effets du groupe de pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Xavier Dumay; Vincent Dupriez. </w:t>
+              <w:t xml:space="preserve">Agnès van Zanten; Marie Duru-Bellat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’efficacité dans l’enseignement. Promesses et zones d’ombre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.35-54, 2009, 9782804101862</w:t>
+              <w:t xml:space="preserve">Sociologie du système éducatif. Les inégalités scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.131-148, 2009, 978-2-13-056948-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107246v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-établissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet-classe et effet-maître dans l’enseignement primaire : vers un enseignement efficace de la compréhension ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
+              <w:t xml:space="preserve">Xavier Dumay; Vincent Dupriez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.212-216, 2008, 978-2-13-062808-8</w:t>
+              <w:t xml:space="preserve">L’efficacité dans l’enseignement. Promesses et zones d’ombre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.35-54, 2009, 9782804101862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107250v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement et perception de soi : l’influence du jugement des enseignants sur la perception de soi des élèves se limite-t-elle au domaine scolaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11375,537 +11561,511 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Besson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estime de soi et réussite pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDP, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des enseignants : recommandations pour une réforme de l’inspection en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Weiss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle évaluation des enseignants au service de l’école ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRDP, pp.19-28, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des compétences à enseigner : quelles « traces » sur les apprentissages des élèves ?</w:t>
+                <w:t xml:space="preserve">Effet-établissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Talbot; Marc Bru. </w:t>
+              <w:t xml:space="preserve">Agnès van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des compétences pour enseigner. Entre objets sociaux et objets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.121-134, 2007</w:t>
+              <w:t xml:space="preserve">Dictionnaire de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.212-216, 2008, 978-2-13-062808-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107261v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce qui caractérise l’enseignant efficace ?</w:t>
+                <w:t xml:space="preserve">Des compétences à enseigner : quelles « traces » sur les apprentissages des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëtane Chapelle; Vincent Dupriez. </w:t>
+              <w:t xml:space="preserve">Laurent Talbot; Marc Bru. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.95-106, 2007, 978-2-13-055894-1</w:t>
+              <w:t xml:space="preserve">Des compétences pour enseigner. Entre objets sociaux et objets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.121-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107263v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet-maître</w:t>
+                <w:t xml:space="preserve">Qu’est-ce qui caractérise l’enseignant efficace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard Figari; Lucie Mottier Lopez. </w:t>
+              <w:t xml:space="preserve">Gaëtane Chapelle; Vincent Dupriez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche sur l’évaluation en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.59-66, 2006, 2-296-01439-9</w:t>
+              <w:t xml:space="preserve">Enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.95-106, 2007, 978-2-13-055894-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107270v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet-classe, effet-maître</w:t>
+                <w:t xml:space="preserve">L’effet-maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Etienne Bourgeois; Gaëtane Chapelle. </w:t>
+              <w:t xml:space="preserve">Gérard Figari; Lucie Mottier Lopez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre et faire apprendre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.213-226, 2006, 978-2-13-058391-2</w:t>
+              <w:t xml:space="preserve">Recherche sur l’évaluation en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.59-66, 2006, 2-296-01439-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107275v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’explication quotidienne des comportements scolaires : Attributions de réussite et d’échec</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet-classe, effet-maître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
+              <w:t xml:space="preserve">Etienne Bourgeois; Gaëtane Chapelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
+              <w:t xml:space="preserve">Apprendre et faire apprendre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.213-226, 2006, 978-2-13-058391-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01908042v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement de l’enseignant et perception de soi des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11925,73 +12085,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Gentaz; P. Dessus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre les apprentissages. Sciences cognitives et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’enseignant juge-t-il ses élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12011,919 +12171,1018 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01908048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de l'enseignant en situation d'interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’explication quotidienne des comportements scolaires : Attributions de réussite et d’échec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dompnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Kail; M. Fayol. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Toczek; Delphine Martinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences cognitives et l'école</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.213-257, 2003, 978-2-13-053497-6</w:t>
+              <w:t xml:space="preserve">Le défi éducatif : Des situations pour réussir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536089v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01908042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of the social norm of internality applied to education and organizations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies de l'enseignant en situation d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nicole Dubois. </w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Kail; M. Fayol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A sociocognitive approach to social norms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2003</w:t>
+              <w:t xml:space="preserve">Les sciences cognitives et l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.U.F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-257, 2003, 978-2-13-053497-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907991v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’analyse de l’effet-maître et des pratiques de classe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theory of the social norm of internality applied to education and organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Jacques Fijalkow; Thérèse Nault. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion de la classe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.199-214, 2002</w:t>
+              <w:t xml:space="preserve">A sociocognitive approach to social norms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107286v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement scolaire et internalité des élèves</w:t>
+                <w:t xml:space="preserve">Contribution à l’analyse de l’effet-maître et des pratiques de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">G. Figari; M. Achouche. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Fijalkow; Thérèse Nault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’activité évaluative réinterrogée : regards scolaires et socioprofessionnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, 2001</w:t>
+              <w:t xml:space="preserve">La gestion de la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.199-214, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01907996v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles multiniveau pour analyser les effets de la formation des maîtres</w:t>
+                <w:t xml:space="preserve">Jugement scolaire et internalité des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gérard Figari; Mohammed Achouche. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Figari; M. Achouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’activité évaluative réinterrogée : regards scolaires et socioprofessionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck, pp.207-218, 2001</w:t>
+              <w:t xml:space="preserve">, De Boeck, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107291v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01907996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches sur les effets-écoles et les effets-maîtres</w:t>
+                <w:t xml:space="preserve">Les modèles multiniveau pour analyser les effets de la formation des maîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Claude Forquin. </w:t>
+              <w:t xml:space="preserve">Gérard Figari; Mohammed Achouche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de l’Education. Nouvelles approches, nouveaux objets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRP, pp.173-219, 2000</w:t>
+              <w:t xml:space="preserve">L’activité évaluative réinterrogée : regards scolaires et socioprofessionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.207-218, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107298v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques pédagogiques et évaluation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’école : l’état des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.198-207, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt des modèles de croissance dans l’évaluation des politiques éducatives : l’exemple d’un aménagement du temps scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Solaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évaluation des politiques d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDP, pp.167-177, 2000, 978-2-86621-305-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des systèmes de contrôle en éducation : le cas de la Grande-Bretagne</w:t>
+                <w:t xml:space="preserve">Les recherches sur les effets-écoles et les effets-maîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louis Legrand. </w:t>
+              <w:t xml:space="preserve">Jean-Claude Forquin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole efficace : de l’école primaire à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.66-71, 1995</w:t>
+              <w:t xml:space="preserve">Sociologie de l’Education. Nouvelles approches, nouveaux objets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRP, pp.173-219, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107313v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets-écoles et effets-classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Legrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole efficace : de l’école primaire à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.26-37, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence des systèmes de contrôle en éducation : le cas de la Grande-Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Legrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole efficace : de l’école primaire à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.66-71, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des écoles sur l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Crahay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluation et analyse des établissements de formation : problématique et méthodologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.123-130, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12933,78 +13192,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Informations synthétiques sur l'échelle de motivation en écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,100 +13271,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801354v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Contexte théorique des échelles de motivation (lecture et écriture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13113,100 +13372,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801449v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations synthétiques sur l'échelle de motivation en écriture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CP-CE1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13214,100 +13473,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801348v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte théorique des échelles de motivation (lecture et écriture)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CE2-CM1-CM2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13315,100 +13574,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801335v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livret de passation de l'échelle de motivation en écriture (CP-CE1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">Présentation détaillée et analyses psychométriques de l'échelle de motivation en écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaëlla Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13416,685 +13675,535 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-05240850v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la formation continue sur l’implémentation et l’efficacité de l’enseignement explicite au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Education Nationale, du Préscolaire et des Sports du Maroc. 2025, 142 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De ProFAN à ProFAN-Transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Toumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Education nationale, de l'Enseignement supérieur et de la Recherche. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de la recherche PRAESCO maitrise de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Grenoble Alpes. 2023, pp.216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04157974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager l'expertise : L'interdépendance positive, un levier pour de nouvelles compétences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Demolliens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l' Education nationale (France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de la taille des classes de CP et de CE1 en REP+ sur les résultats des élèves et les pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14132,669 +14241,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DEPP, ministère de l’Éducation nationale de la jeunesse et des sports. 2021, pp.Série Etudes, Document de travail N° 2021.E04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport intermédiaire de la recherche PRAESCO maitrise de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Grenoble Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04886170v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04783021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire de la recherche PRAESCO maitrise de la langue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bressoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Hanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Université Grenoble Alpes. 2020</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04783021v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'orientation en fin de 3e : déterminants individuels et contextuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNESCO (Conseil national d'évaluation du système scolaire). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des Programmes de Réussite Educative (PRE)</w:t>
+                <w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cosnefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Pernaudet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-02514674v1</w:t>
+                <w:t xml:space="preserve">hal-01823583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t>
+                <w:t xml:space="preserve">Évaluation des Programmes de Réussite Educative (PRE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gurgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pernaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport IPP n°13, Institut des politiques publiques (IPP). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823583v1</w:t>
+                <w:t xml:space="preserve">halshs-02514674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de l'enseignant en situation d'interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bressoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">http://www.recherche.gouv.fr/recherche/aci/cognib.htm, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId327"/>
+      <w:footerReference w:type="default" r:id="rId331"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14862,51 +14971,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2C070D1"/>
+    <w:nsid w:val="3FC188C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15010,51 +15119,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A6AFF245"/>
+    <w:nsid w:val="6F9ED546"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15158,51 +15267,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A8A37D35"/>
+    <w:nsid w:val="CAFFAA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15395,51 +15504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Falcon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13764-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896391v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larbaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael de Clercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00570-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896378v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0257" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2021.2014896" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.201.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877177v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877180v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0264-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925571v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman&#160;&#8224;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Pouget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4890" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kramarz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02247.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173431" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173520" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.168" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173572" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106582v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305498042000260476" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3250" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106600v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Chapelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1175" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2003.1028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5133" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2001.949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907881v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;on&#233;sio" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mezi&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106614v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1999.3163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte-Lambert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1999.1097" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106663v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coust&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091357ar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907897v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1133" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634940v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520074v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790883v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183389v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748434v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thiboud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748482v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107197v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107202v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877247v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877245v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107221v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107223v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107208v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107227v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908022v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107241v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107246v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107250v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908033v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107261v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107263v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107270v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107275v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908042v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908040v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908048v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907991v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louche" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107286v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907996v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107291v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107300v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107313v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107311v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107317v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021297v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Monteil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demolliens" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huguet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batruch" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514674v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pernaudet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000286v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05424494v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanton D&#8217;andon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellenq" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wdp.2025.100754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357100v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Falcon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10639-025-13764-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240850v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert W. Marsh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Bouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Colnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sultan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Touitou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09126-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rochat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829241311645" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Verger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2025.101873" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Slusarczyk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-023-10414-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goube" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lugand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Potrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Raffa&#235;lli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-24-11" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2024.102278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748426v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocyna Rudmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Paolo Visintin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000870" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896391v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Larbaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael de Clercq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-021-00570-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181273v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosamaria Crisci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101667" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441734v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stanczak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demolliens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000730" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896378v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.632.0257" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Giaconi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Felmer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243453.2021.2014896" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896399v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Archambault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07342829211027751" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bressan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.640661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437199v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Juhel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000700" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027407v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12385" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343257v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40894-021-00168-z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.201.0005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Monseur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.10.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massonni&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.01.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263670v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4671" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cedpsych.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3J9DMTQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877180v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-015-0264-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman&#160;&#8224;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lequette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Pouget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4890" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2010.01479.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q2K7PQ2H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316453v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Joet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Usher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0024048" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482532v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Doyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888430903117518" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kramarz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02247.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106564v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Arnoux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2008.1134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173431" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173520" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106570v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf03173470" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dompnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173572" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0022-0663.98.1.75" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305498042000260476" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106579v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.2004.3250" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106600v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Raby" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Chapelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.1175" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2003.1028" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106609v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/dsedu.2001.949" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5133" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907881v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;on&#233;sio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mezi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1999.3163" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106624v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bru" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Altet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leconte-Lambert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1999.1097" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy-Audouin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Coust&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091357ar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907897v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1133" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207883v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106684v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201572v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631281v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Andrevon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927037v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634940v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tual" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ben Ali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Charpentier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cioldi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519903v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03320939v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519547v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049531v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049541v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519573v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616732v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Massoni&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086740v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086752v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086767v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086760v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086960v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086770v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086967v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087048v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790883v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04342777v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183389v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523613v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907929v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239274v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s van Zanten" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Agulhon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barr&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_ecole_l_etat_des_savoirs-9782707133069" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0749-742320260000023007" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thiboud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748482v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Berninger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107197v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877237v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877241v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877245v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107223v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107208v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107227v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908022v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107241v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908033v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107250v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107261v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107270v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908040v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908048v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908042v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536089v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Les_sciences_cognitives_et_l&#233;cole" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907991v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Louche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107286v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01907996v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107300v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107298v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107311v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801348v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;lla Vitalis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801335v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801430v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801449v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361147v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mansouri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917827v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Toumani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157974v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021297v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Monteil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Demolliens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huguet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batruch" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782796v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Andreu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957944v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02514674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gurgand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Guyon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pernaudet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000286v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>