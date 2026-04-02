--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -911,375 +911,522 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03192254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les ambivalences du temps de formation du salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, (Dossier spécialisé : Les temps de vie professionnelle) (n°8), pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification de branche dans la métallurgie : la définition des qualifications professionnelles par la seule entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.20-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15u6n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les formations qualifiantes postscolaires de premier niveau : entre droit national d'accès et éclatement des compétences institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, n° 246 (246), pp.129-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/edpe.246.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Luttringer et la revue Droit social : la passion du droit de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.868-871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05362852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La personnalisation de l'accès à la formation : entre droits et logiques contractuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.353-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de grève vs « droits » des voyageurs - [Questions à...]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand-Léo Combrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase [site Web]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05526935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi « avenir professionnel », six ans après (Introduction du dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1295,5278 +1442,5278 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.292-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation publique et négociation collective sur les qualifications en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionalità studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1/VIII, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification, finalité des stages et des formations en alternance en France ? (Ricerche: La regolazione dei tirocini in una prospettiva comparata)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionalità studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3/VIII, pp.69-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05528144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des organisations patronales dans un secteur fragmenté Les politiques d'aide à domicile pour les personnes âgées pendant la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (150), p. 65 à 82 /. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.150.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876517v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue saisie par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (64), pp.11-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.064.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification professionnelle, une notion équivoque ? La métallurgie et le travail domestique comme illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Troubles dans la dialectique du travail et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), https://transformations.univ-lille.fr/index.php/TF/article/view/598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualificazione professionale, una nozione ambigua? I casi dell’industria metallurgica e del lavoro domestico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalità studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La formation continue saisie par le droit</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifier ou micro-certifier le travailleur: Entre recommandations européennes et réformes nationales, quelle conception de la qualification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), pp.108-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référentiel : cet obscur objet du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travailleur sans papiers peut-il cotiser à la sécurité sociales sans pour autant avoir de droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'Université, la sélection silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03993211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans d’évolutions juridiques de la formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp-AEHIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De la loi de 1971 à nos jours : approches de la formation professionnelle, n°28, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04302168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation est-elle devenue un objet de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 234-235 (1), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalences juridiques de la certification : la formation aspirée par le droit de la consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, février, n°2, pp.169-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi marché du travail : l’Assemblée nationale se dresse contre les abandons de postes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAS POSSIBLE: “je vais réserver un certain nombre de prestations comme les allocations familiales, exclusivement aux français” (Marine Le Pen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification : débats anciens, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.476-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03745727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualifications professionnelles : clarification ou redéfinition du rôle de l'État et des partenaires sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juin, n°6, pp.492-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu de &amp;quot;L’institution du travail. Droit et salariat dans l’histoire&amp;quot; de Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Borne : en augmentant le SMIC au 1er mai, le “pouvoir d'achat reste notre priorité” (ENTOURLOUPE ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pécresse propose de “sortir des 35 heures par la négociation. Les entreprises pourront négocier par accord de branche ou référendum d’entreprise la durée de référence du travail” (EXISTE DEJA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los interlocutores sociales, actores de la certificación profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réquisitionner ou briser une grève ? La différence, et bêtisier en prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et qualification : quelle professionnalisation pour le travail domestique ? (Dossier : Travailleuses et travailleurs domestiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, septembre, 9, pp.692-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le nouveau paysage institutionnel des certifications professionnelles après la loi « avenir professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenirs professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°4, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et mutations du droit de la formation professionnelle continue : 1971-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.774-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés, indépendants : quel avenir pour les chauffeurs Uber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), https://transformations.univ-lille.fr/index.php/TF/article/view/598</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coopman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaccination obligatoire des salariés, ce n'est pas nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 : Gérald Le Corre (CGT) réclame un test qui rendrait &amp;quot;très simplement&amp;quot; le télétravail obligatoire avec une &amp;quot;sanction pénale extrêmement dissuasive&amp;quot; : Pas si simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaire, chômage, télétravail, : suspension du contrat des salariés non vaccinés avec ou sans passe sanitaire, comment ça marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand veut que les amendes pénales puissent être directement saisies sur les prestation sociales comme le RSA. Risqué !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin étroit du licenciement des salariés &amp;quot;suspendus&amp;quot; pour non-vaccination ou sans passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue dans la revue Droit social (1971-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.797-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partenaires sociaux, acteurs de la certification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portabilité des droits sociaux. Enjeux et perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°201 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.201.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), pp.108-120</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation professionnelle des agents publics : une hybridation entre droit commun de l'activité et particularisme du statut ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1008-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refonte du système des diplômes et des certifications professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+              <w:t xml:space="preserve">, 2018, 12, pp.1016-1021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : un autre code du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin ou renouveau des professions ? Une notion sous les feux de l'actualité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de la notion de compte en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.806-811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de la certification dans le champ de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.1006-1012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baccalauréats et classifications de conventions collectives de branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maillard F. et Balas S. "Actes du colloque organisé pour les 30 ans du baccalauréat professionnel", 2016-1, pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des diplômes dans les classifications de branches - Des évolutions sans révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 339, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « droit à la qualification » enfin effectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+              <w:t xml:space="preserve">, 2014, Décembre, n°12 (12), pp.1000-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un service public régional d'orientation et de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2014.2794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85, pp.69-70</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité nationale multi-professionnelle : la consécration du « second cercle » de représentation patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mars, n°3 (3), pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place, quel rôle et quel statut du diplôme dans les grilles de classification des branches professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Baccalauréat professionnel : insertion et/ou poursuite d’études ?, n° 53, pp.61-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des certifications professionnelles : coordination des systèmes nationaux ou promotion d’un modèle européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, n°4 (4), pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue a-t-elle remis en cause le diplôme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°3, pp.281-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une organisation représentative au niveau national interprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formation continue et certifications professionnelles : une relation inachevée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trait d'Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 235, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la personne : illustration des enjeux contemporains de la certification professionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, Issue 3, pp.122-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contractualisation et l'individualisation de la formation professionnelle. 40 ans d'évolutions législatives et conventionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Jeunes et le Travail 1. Evolution des Contextes., n°1, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurisation des parcours et liberté professionnelle : de la « flexicurité » aux capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zimmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 164, pp.149-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12191⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 113, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation tout au long de la vie et certifications professionnelles : des notions aux rapports ambigüs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°8, Issue 3, pp.6-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La modularisation des certifications professionnelles : enjeux juridiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°47, pp.27-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature juridique des certifications. A propos des diplômes composites ou bi-certifiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maillard F. et Rose J. (Dir.) Les diplômes de l'Education nationale dans l'univers des certifications professionnelles - Nouvelles normes, nouveaux enjeux, n°20, pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, février, n°2, pp.169-171</w:t>
+              <w:t xml:space="preserve">, 2007, n° 5, pp.574-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bisiau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les diplômes composites ou bi-certifiants : réflexions juridiques autours de la greffe de certifications »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°41, pp.83-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de formation et validation des acquis de l'expérience : quels contenus pour quelle reconnaissance juridique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 5, pp.515-526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats emplois-jeunes : une double sollicitation du dispositif juridique de la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 46, pp.1725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la formation continue des agents des collectivités territoriales : autonomie ou soumission au droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n° 52, pp.2160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeurs sociale et juridique du diplôme : à propos des qualifications professionnelles dans la métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Chantal Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 28 (1), pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/binop.1999.1269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...3805 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6576,4316 +6723,4385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Habilitations, microcertifications et blocs de compétences : un morcellement de la qualification dans un marché de la certification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marion Del Sol; Anne-Sophie Ginon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La digitalisation au service des demandeurs d’emploi : une évolution ambiguë</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IODE (UMR CNRS 6262)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-162, 2024, Amplitude du droit, 978-2-9581843-5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04768455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiatives et injonctions juridiques à former les salariés : de régulières réformes négociées soumises au contrôle du juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manuella Roupnel-Fuentes; Simon Heichette; Dominique Glaymann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’injonction à se former - Nouvel avatar de l’adaptation des individus au marché ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares Editions, pp.21-38, 2023, Le travail en débats, 978-2-36630-130-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invalidation par la Cour de cassation du licenciement d’une salariée voilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les surligneurs (collectif), Vincent Couronne (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques, religion et laïcité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick B. Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.2, 2021, 978-2-35644-879-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03445795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Élaboration des normes et transformation des formes d’intervention de l’O.I.T. : de la formation professionnelle à l’apprentissage tout au long de la vie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggi-Germain N. (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impact des normes de l’O.I.T. sur la scène internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.275-290, 2021, Coll. Droit &amp; science politique, 978-2-84934-556-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifications et classifications professionnelles : les évolutions récentes de la qualification des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Charbonneau, Olga Fotinopulos-Basurko et François Mandin (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail et la mer. Liber amicorum en hommage à Patrick Chaumette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions A. PEDONE, pp.217-225, 2021, 9782233009913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des partenaires sociaux dans le paysage des certifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céreq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Dupray Arnaud (Coord.), Gasquet Céline (Coord.), Lefresne Florence (Coord.), L'entreprise rend-elle compétent.e ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-57, 2020, Céreq Essentiels, 978-2-11-151940-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03099330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La qualification professionnelle : parcours juridique d’une notion polysémique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours. XXVèmes journées du longitudinal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Céreq, pp.13-20, 2019, Céreq échanges, 978-2-11-151934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La reconnaissance des baccalauréats dans les conventions collectives des branches professionnelles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabienne Maillard et Gilles Moreau (sous la direction de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bac Pro. Un baccalauréat comme les autres ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octares; coll. Le travail en débat, série Céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-265, 2019, 978-2-36630-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit à la qualification et diplôme : le jardin des partenaires sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Séchaud; Alexandra d'Agostino; Isabelle Boisseau; Pascal Caillaud; Sandrine Delouille; et al.. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Négocier, réguler, accompagner : la relation formation-emploi au prisme des branches professionnelles (4e Biennale formation-emploi)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-31, 2016, Col. Echanges, Relief, 978-2-11-138825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Governance, National Regulation and Autonomy of Local Policy Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjo Kuronen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Welfare Policy Making in European Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, Springer International Publishing, pp.71-85, 2015, Social Indicators Research Series, 978-3-319-16162-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16163-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action juridique des institutions internationales sur le travail décent et la qualité de l’emploi : une définition par indicateurs du bien-être du travailleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Florin; Marie Préau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.35-59, 2013, coll. « Logiques sociales », 978-2-336-00844-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifier la capacité professionnelle : un débat juridique centenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau; Gilles ; Maillard; Fabienne et Brucy; Guy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le CAP : un diplôme du peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.118220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Social Teaching of the Catholic Church and Quality of Work »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Peter Lang, pp.89-104, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Conceptual and Legal Framework for Quality of Work and Employment in International Institutions – The European Union and the International Labour Organisation»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Ghailani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Peña-Casas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Peter Lang, pp.33-68, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Legal Status of the “Offer of Employment”. A French Concept of Suitable Employment »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Peter Lang, pp.181-193, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les diplômes universitaires de l’enseignement supérieur : des certifications nationales/générales ou professionnelles/locales »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quenson E. et Coursaget S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur : De la volonté politique aux formes concrètes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.35-46, 2012, Le Travail en débats. Colloque., 978-2-915346-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Diplômes et conventions collectives : un lien en voie de délitement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Millet M. et Moreau G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des diplômes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Coll. « États des lieux », 978-2-84303-214-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diplômes et certifications professionnelles : entre internationalisation et fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brémaud Loïc et Guillaumin Catherine (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archipel de l'ingénierie de la formation. Transformations, recompositions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.63-74, 2010, Collection : Des sociétés, 9782753510784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vers une normalisation juridique de la certification professionnelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maillard Fabienne (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des diplômes aux certifications professionnelles. Nouvelles normes et nouveaux enjeux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.75-85, 2008, Collection : Des sociétés, 9782753506800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le congé individuel de formation face aux évolutions du droit de la formation professionnelle continue »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ghaffari Sarah et Podevin Gérard (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le congé individuel de formation - Un droit national, des réalités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.21-35, 2008, Collection : Des sociétés, 9782753506794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'influence de la validation des acquis sur le statut juridique du diplôme »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neyrat Frédéric (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Validation des Acquis de l'Expérience. La reconnaissance d'un nouveau droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Croquant, pp.65-85, 2007, Collection Champ social, 978-2-914968-27-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les contrats emplois-jeunes dans l'éducation nationale : chronique d'une mort annoncée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fialaire Jacques (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contrats et le système éducatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.213-238, 2004, Coll. Logiques juridiques, 978-2747559164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification professionnelle et valeur juridique du diplôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Dupray, Christophe Guitton et Sylvie Monchatre (Dirs.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réfléchir la compétence : approches sociologiques, juridiques, économiques d'une pratique gestionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès Editions, pp.115-128, 2003, Collection Colloques, 978-2906769977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la formation professionnelle continue : évolutions historiques et perspectives d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggi-Germain Nicole et Pelage Agnès (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les évolutions de la formation professionnelle : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, Ministère des affaires sociales, du travail et de la solidarité, DARES, pp.23-36, 2003, Cahier travail et emploi, 978-2-11-005384-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles politiques européennes en matière de diplômes et de certifications des compétences professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régent Jean-Joseph, Trillard André et Harousseau Jean-Luc (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nantes européenne : dans les têtes et dans les faits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers de l'Institut Kervegan, n°Hors-série, Institut Kervegan, pp.90-95, 2003, 2-9514683-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le diplôme professionnel : quelle valeur juridique sur le marché du travail ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau Gilles (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les patrons, l’État et la formation des jeunes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-190, 2002, 978-2843030598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification professionnelle, le diplôme et la compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences et qualifications. Les enjeux de la formation continue et de l’éducation permanente. Actes du 8ème Forum de Printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1/2001, Collège Coopératif en Bretagne, pp.5-24, 2001, Expériences et recherche-action 2001/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03533491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on encore règlementer le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle "Au travail" (2025-2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université populaire du 10°, Feb 2026, Paris (La Rotonde - Espace Jemmapes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frontières du travail indépendant : l’enjeu des qualifications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Les frontières du salariat en Pologne : état des lieux et perspectives européennes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Adam Mickiewicz de Poznan; Université de Lorraine; Universidad d'Alacala; Université Paris 1 Panthéon Sorbonne, Mar 2026, Obrzycko, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un morcellement de la qualification dans un marché de la certification des compétences : mise en perspectives juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre éducation et travail : une sociologie au service de l’émancipation Journée d’étude en hommage aux travaux de Lucie TANGUY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Cité; Centre Pierre Naville; Centre d'Étude et de Recherche Travail, Organisation, Pouvoir (CERTOP UMR 5044); Centre de recherche sur les liens sociaux (CERLIS - UMR 8070), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05235907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques de formation dans l’aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les recompositions de l'aide à domicile, perspectives interdisciplinaires et internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et changement social (UMR 6297); Centre Nantais de sociologie (UMR 6025); Nantes Université; CNRS, Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions contemporaines des classifications de branche en France : une mise en oeuvre par les entreprises fragmentant les qualifications ? (Atelier 3 - 1J - Transformation du monde du travail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualifications, finalités des stages et des formations en alternance en France (Symposium - Les stages dans le contexte italien, français et espagnol : premiers bilans et nouvelles perspectives)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation publique et négociation collective sur les qualifications en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trasparenza dei mercati del lavoro e nuove tecniche di tutela</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi dell’Insubria - Como, May 2025, Come, Italie, France. pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Droit et changement social (UMR 6297); Centre Nantais de sociologie (UMR 6025); Nantes Université; CNRS, Jun 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde finale &amp;quot;Les formations par apprentissage au 21e siècle&amp;quot; (Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virage ou mirage ? Les formations par apprentissage du 20e au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aide à domicile face au COVID dans une perspective internationale (Journée d'étude COVICARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Comment la formation tout au long de la vie évolue et innove pour être accessible au plus grand nombre grâce à la transition numérique en cours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'éducation ouverte 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle classification de la CCN de la Métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance d'actualité du Master Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit de la formation vers le droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au delà des réformes, quelles perspectives pour la formation ?", Journée d’étude Master IFORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-exhaustive comparative perspective of the policies adopted during COVID in Europe: the cases of Italy, Germany, Belgium, France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The effects of Covid on domiciliary care policies and jobs: comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite; UCLouvain Saint-Louis Bruxelles, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradoxical inclusion of home care workers for the elderly in the protection arrangements introduced during the pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILPC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Division et identités du travail, ou la qualification de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences du soir en Droit Social - Cycle les représentations en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Carbonnier - Faculté de Droit et des Sciences Sociales de Poitiers, Oct 2023, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits « portables », entre liberté individuelle et garanties collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et techniques de l’orientation : éducation, formation et travail (Séminaire 2023-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d’Étude sur l’Histoire du Travail et de l’Orientation (GRESHTO) - CRTD- CNAM, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'initiative à l'injonction à se former : la formation devient-elle un objet de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Injonction à se former - Présentation de l’ouvrage publié aux éditions Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuella Roupnel; Simon Heichette; Dominique Glaymann; Université d’Angers, May 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National employer’s organizations, trade unions and the reforms in home care for the elderly since 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Giordano</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite; UCLouvain Saint-Louis Bruxelles, Jun 2024, Bruxelles, Belgium</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Iceland, Jun 2023, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un monopole de l’Etat à un Etat simple garant d’un marché : diplômes et labellisation des certifications professionnelles (1808 – 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études - « Quelles histoires du droit social ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire "Droit et Changement Social" (UMR CNRS 6297), Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transco : un dispositif en marge des paradigmes de la formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de la protection sociale "Les transitions collectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCRID (CEntre de Recherches CRItiques sur le Droit); Institut d'Etude du Travail de Lyon, Nov 2023, En ligne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Manuella Roupnel; Simon Heichette; Dominique Glaymann; Université d’Angers, May 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04316359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proches aidants, suppléance à domicile et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international et interdisciplinaire de clôture du programme PROFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Carbonnier - Faculté de Droit et des Sciences Sociales de Poitiers, Oct 2023, Poitiers (Université de Poitiers), France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et qualification : quelle professionnalisation pour le travail domestique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travailleuses et travailleurs domestiques Unité ou fragmentation du droit social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction scientifique : Sandrine Maillard-Pinon (Université Paris-Saclay), Rafael Encinas de Muñagorri (Nantes Université) et Laure Camaji (Université Paris-Saclay), May 2022, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d’Étude sur l’Histoire du Travail et de l’Orientation (GRESHTO) - CRTD- CNAM, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation, « une chaîne de services dont les enjeux se situent en dehors d’elle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la pensée de Pierre Caspar - Un moment de pause réflexive sur l’avenir de la formation professionnelle des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe “Métiers de la formation” du Cnam, en partenariat avec l’Afref, Centre Inffo, Défi Métiers, Éducation permanente et l’UODC (Université ouverte des compétences), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Iceland, Jun 2023, Reykjavík, Iceland</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans d’évolution juridique de la formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois de 1971 sur la formation professionnelle. Histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire "Droit et Changement Social" (UMR CNRS 6297), Nov 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème institutionnel des branches au lendemain des réformes de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de branche en direction des salarié·es en emploi peu qualifié (4ème journée Céreq - Lest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail (Lest) - Dir: Vanessa di Paola, Christophe Guitton,Tarik Chakor, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERCRID (CEntre de Recherches CRItiques sur le Droit); Institut d'Etude du Travail de Lyon, Nov 2023, En ligne (Lyon), France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "1981-2021 : 40 ans de sciences sociales du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales du Travail de l’Ouest de l’Université Rennes 2 (ISSTO), Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Évolutions des qualifications —classifications et certifications—entre évolutions du droit de la négociation et restructuration des branches»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude "La qualification du travail: héritages et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par le Réseau Thématique « Relations professionnelles » (RT18), Association française de sociologie, Lise (UMR3320, Cnam), IDHES (UMR8533, Université Paris Nanterre)., Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction scientifique : Sandrine Maillard-Pinon (Université Paris-Saclay), Rafael Encinas de Muñagorri (Nantes Université) et Laure Camaji (Université Paris-Saclay), May 2022, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03445822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des partenaires sociaux dans le paysage des certifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Biennale du Céreq : L'entreprise rend-elle compétent.e ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Sep 2020, Marseille (Colloque distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Equipe “Métiers de la formation” du Cnam, en partenariat avec l’Afref, Centre Inffo, Défi Métiers, Éducation permanente et l’UODC (Université ouverte des compétences), Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiative et injonction juridiques à se former après la loi sur la liberté de choisir son avenir professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque numérique « L’Injonction à se former. Regards croisés sur les transformations des systèmes de formation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers - ESO UMR CNRS 6590, Nov 2020, Angers (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions du cadre juridique des aidants familiaux : entre sécurisation du statut des aidants et dérogations au droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REIACTIS (Réseau d'Études International sur l'Âge, la CitoyenneTé et l'Intégration Socio-économique); Université de Lorraine, Laboratoire Lorrain de Sciences Sociales (2L2S - EA n° 3478), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail (Lest) - Dir: Vanessa di Paola, Christophe Guitton,Tarik Chakor, May 2022, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aidants familiaux en France : oscillations entre sécurisation du statut et dérogations au droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3e Congrès mondial CIELO LABORAL « Le travail mondialisé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire "Droit et changement social" (UMR CNRS 6297), Faculté de droit et des sciences politiques, Université de Nantes; CIELO - Comunidad para la Investigación et el Estudio Laboral y Ocupacional, Sep 2020, Nantes (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10895,104 +11111,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11002,91 +11218,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et ambivalences juridiques de la certification : symptômes d’une formation professionnelle devenant objet de consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03754060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11096,877 +11312,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de recherche COVICARE- Perspectives comparées des effets du COVID-19 sur les politiques et les professionnels du care auprès des personnes âgées en perte d’autonomie à domicile COVICARE - 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nantes Université; Droit et changement social (DCS UMR CNRS 6297). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion del Sol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03082783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le passage en formation après un décrochage scolaire. Evaluation des trajectoires des jeunes et de l'accompagnement vers la professionnalisation et l'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mazaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Céreq, Laboratoire Droit et Changement Social; Maison des Sciences de l'Homme Ange Guépin; Université de Nantes. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle reconnaissance conventionnelle des diplômes dans les relations formation emploi ? La place, le statut et le rôle des diplômes dans les conventions collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Net.doc 117, Céreq. 2014, 199 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des professionnels dans la conception des diplômes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mazaud</w:t>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Céreq, Laboratoire Droit et Changement Social; Maison des Sciences de l'Homme Ange Guépin; Université de Nantes. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2011 N°3, Direction générale de l'enseignement scolaire. 2011, 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les certifications en France et en Europe. Que disent les recherches françaises et internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère délégué à la Recherche / Direction de la Recherche / PIREF. 2004, 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...397 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00597351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11976,100 +12192,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diplôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Nantes, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03775544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12079,303 +12295,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours. XXVèmes journées du longitudinal, Nantes, 20 et 21 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">10, Céreq, 379 p., 2019, Céreq échanges, 978-2-11-151934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02356197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier, réguler, accompagner : la relation formation-emploi au prisme des branches professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Séchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Séchaud, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Biennale formation-emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céreq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 97 p., 2016, 978-2-11-138825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12443,51 +12659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="604DD342"/>
+    <w:nsid w:val="9FEB9EDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12674,51 +12890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u6n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>