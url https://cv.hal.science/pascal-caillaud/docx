--- v1 (2026-04-02)
+++ v2 (2026-04-26)
@@ -1610,4369 +1610,4369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05528144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La qualification professionnelle, une notion équivoque ? La métallurgie et le travail domestique comme illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.243-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des organisations patronales dans un secteur fragmenté Les politiques d'aide à domicile pour les personnes âgées pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (150), p. 65 à 82 /. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.150.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876517v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue saisie par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (64), pp.11-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.064.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Troubles dans la dialectique du travail et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), https://transformations.univ-lille.fr/index.php/TF/article/view/598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualificazione professionale, una nozione ambigua? I casi dell’industria metallurgica e del lavoro domestico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalità studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifier ou micro-certifier le travailleur: Entre recommandations européennes et réformes nationales, quelle conception de la qualification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), pp.108-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans d’évolutions juridiques de la formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp-AEHIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De la loi de 1971 à nos jours : approches de la formation professionnelle, n°28, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04302168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'Université, la sélection silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03993211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travailleur sans papiers peut-il cotiser à la sécurité sociales sans pour autant avoir de droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référentiel : cet obscur objet du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation est-elle devenue un objet de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 234-235 (1), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalences juridiques de la certification : la formation aspirée par le droit de la consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, février, n°2, pp.169-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification : débats anciens, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Zarka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.476-510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03745727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi marché du travail : l’Assemblée nationale se dresse contre les abandons de postes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAS POSSIBLE: “je vais réserver un certain nombre de prestations comme les allocations familiales, exclusivement aux français” (Marine Le Pen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualifications professionnelles : clarification ou redéfinition du rôle de l'État et des partenaires sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juin, n°6, pp.492-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu de &amp;quot;L’institution du travail. Droit et salariat dans l’histoire&amp;quot; de Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pécresse propose de “sortir des 35 heures par la négociation. Les entreprises pourront négocier par accord de branche ou référendum d’entreprise la durée de référence du travail” (EXISTE DEJA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Borne : en augmentant le SMIC au 1er mai, le “pouvoir d'achat reste notre priorité” (ENTOURLOUPE ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los interlocutores sociales, actores de la certificación profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et qualification : quelle professionnalisation pour le travail domestique ? (Dossier : Travailleuses et travailleurs domestiques)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, septembre, 9, pp.692-697</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réquisitionner ou briser une grève ? La différence, et bêtisier en prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le nouveau paysage institutionnel des certifications professionnelles après la loi « avenir professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenirs professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°4, pp.8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et mutations du droit de la formation professionnelle continue : 1971-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.774-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés, indépendants : quel avenir pour les chauffeurs Uber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coopman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaccination obligatoire des salariés, ce n'est pas nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 : Gérald Le Corre (CGT) réclame un test qui rendrait &amp;quot;très simplement&amp;quot; le télétravail obligatoire avec une &amp;quot;sanction pénale extrêmement dissuasive&amp;quot; : Pas si simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaire, chômage, télétravail, : suspension du contrat des salariés non vaccinés avec ou sans passe sanitaire, comment ça marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand veut que les amendes pénales puissent être directement saisies sur les prestation sociales comme le RSA. Risqué !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.243-250</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin étroit du licenciement des salariés &amp;quot;suspendus&amp;quot; pour non-vaccination ou sans passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue dans la revue Droit social (1971-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.797-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partenaires sociaux, acteurs de la certification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), https://transformations.univ-lille.fr/index.php/TF/article/view/598</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portabilité des droits sociaux. Enjeux et perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°201 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.201.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation professionnelle des agents publics : une hybridation entre droit commun de l'activité et particularisme du statut ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1008-1014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refonte du système des diplômes et des certifications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1016-1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : un autre code du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin ou renouveau des professions ? Une notion sous les feux de l'actualité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de la notion de compte en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.806-811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de la certification dans le champ de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.1006-1012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baccalauréats et classifications de conventions collectives de branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maillard F. et Balas S. "Actes du colloque organisé pour les 30 ans du baccalauréat professionnel", 2016-1, pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des diplômes dans les classifications de branches - Des évolutions sans révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 339, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un service public régional d'orientation et de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2014.2794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « droit à la qualification » enfin effectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+              <w:t xml:space="preserve">, 2014, Décembre, n°12 (12), pp.1000-1006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité nationale multi-professionnelle : la consécration du « second cercle » de représentation patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mars, n°3 (3), pp.217-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des certifications professionnelles : coordination des systèmes nationaux ou promotion d’un modèle européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, n°4 (4), pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place, quel rôle et quel statut du diplôme dans les grilles de classification des branches professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Dussuet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Baccalauréat professionnel : insertion et/ou poursuite d’études ?, n° 53, pp.61-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue a-t-elle remis en cause le diplôme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+              <w:t xml:space="preserve">, 2012, n°3, pp.281-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.12191⟩</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une organisation représentative au niveau national interprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formation continue et certifications professionnelles : une relation inachevée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trait d'Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 235, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 85, pp.69-70</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contractualisation et l'individualisation de la formation professionnelle. 40 ans d'évolutions législatives et conventionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Jeunes et le Travail 1. Evolution des Contextes., n°1, pp.177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2023, De la loi de 1971 à nos jours : approches de la formation professionnelle, n°28, pp.15-28</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la personne : illustration des enjeux contemporains de la certification professionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, Issue 3, pp.122-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...3296 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430568v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03521506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation des parcours et liberté professionnelle : de la « flexicurité » aux capacités</w:t>
               </w:r>
@@ -8857,1308 +8857,1308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les frontières du travail indépendant : l’enjeu des qualifications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Les frontières du salariat en Pologne : état des lieux et perspectives européennes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Adam Mickiewicz de Poznan; Université de Lorraine; Universidad d'Alacala; Université Paris 1 Panthéon Sorbonne, Mar 2026, Obrzycko, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on encore règlementer le travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle "Au travail" (2025-2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université populaire du 10°, Feb 2026, Paris (La Rotonde - Espace Jemmapes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Adam Mickiewicz de Poznan; Université de Lorraine; Universidad d'Alacala; Université Paris 1 Panthéon Sorbonne, Mar 2026, Obrzycko, Pologne</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un morcellement de la qualification dans un marché de la certification des compétences : mise en perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre éducation et travail : une sociologie au service de l’émancipation Journée d’étude en hommage aux travaux de Lucie TANGUY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Cité; Centre Pierre Naville; Centre d'Étude et de Recherche Travail, Organisation, Pouvoir (CERTOP UMR 5044); Centre de recherche sur les liens sociaux (CERLIS - UMR 8070), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Cité; Centre Pierre Naville; Centre d'Étude et de Recherche Travail, Organisation, Pouvoir (CERTOP UMR 5044); Centre de recherche sur les liens sociaux (CERLIS - UMR 8070), Jun 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05235907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation publique et négociation collective sur les qualifications en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trasparenza dei mercati del lavoro e nuove tecniche di tutela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi dell’Insubria - Como, May 2025, Come, Italie, France. pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les problématiques de formation dans l’aide à domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études "Les recompositions de l'aide à domicile, perspectives interdisciplinaires et internationales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit et changement social (UMR 6297); Centre Nantais de sociologie (UMR 6025); Nantes Université; CNRS, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions contemporaines des classifications de branche en France : une mise en oeuvre par les entreprises fragmentant les qualifications ? (Atelier 3 - 1J - Transformation du monde du travail)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les qualifications, finalités des stages et des formations en alternance en France (Symposium - Les stages dans le contexte italien, français et espagnol : premiers bilans et nouvelles perspectives)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi dell’Insubria - Como, May 2025, Come, Italie, France. pp.59-76</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde finale &amp;quot;Les formations par apprentissage au 21e siècle&amp;quot; (Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virage ou mirage ? Les formations par apprentissage du 20e au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’aide à domicile face au COVID dans une perspective internationale (Journée d'étude COVICARE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Comment la formation tout au long de la vie évolue et innove pour être accessible au plus grand nombre grâce à la transition numérique en cours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'éducation ouverte 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle classification de la CCN de la Métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance d'actualité du Master Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-exhaustive comparative perspective of the policies adopted during COVID in Europe: the cases of Italy, Germany, Belgium, France and the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The effects of Covid on domiciliary care policies and jobs: comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite; UCLouvain Saint-Louis Bruxelles, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit de la formation vers le droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au delà des réformes, quelles perspectives pour la formation ?", Journée d’étude Master IFORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradoxical inclusion of home care workers for the elderly in the protection arrangements introduced during the pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILPC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'initiative à l'injonction à se former : la formation devient-elle un objet de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Injonction à se former - Présentation de l’ouvrage publié aux éditions Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuella Roupnel; Simon Heichette; Dominique Glaymann; Université d’Angers, May 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Division et identités du travail, ou la qualification de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences du soir en Droit Social - Cycle les représentations en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Carbonnier - Faculté de Droit et des Sciences Sociales de Poitiers, Oct 2023, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits « portables », entre liberté individuelle et garanties collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et techniques de l’orientation : éducation, formation et travail (Séminaire 2023-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d’Étude sur l’Histoire du Travail et de l’Orientation (GRESHTO) - CRTD- CNAM, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National employer’s organizations, trade unions and the reforms in home care for the elderly since 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...396 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11085,130 +11085,267 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutuelles communales : un outil social pour les maires, sous étroite surveillance du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipales 2026 : les communes peuvent-elles instaurer un congé menstruel pour leurs employées ? (Compétence de l'Etat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00403783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11218,91 +11355,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions et ambivalences juridiques de la certification : symptômes d’une formation professionnelle devenant objet de consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03754060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11312,877 +11449,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de recherche COVICARE- Perspectives comparées des effets du COVID-19 sur les politiques et les professionnels du care auprès des personnes âgées en perte d’autonomie à domicile COVICARE - 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nantes Université; Droit et changement social (DCS UMR CNRS 6297). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gaboriau</w:t>
+                <w:t xml:space="preserve">hal-05435299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nantes Université; Droit et changement social (DCS UMR CNRS 6297). 2025</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion del Sol</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage en formation après un décrochage scolaire. Evaluation des trajectoires des jeunes et de l'accompagnement vers la professionnalisation et l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Denecheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Poulot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Céreq, Laboratoire Droit et Changement Social; Maison des Sciences de l'Homme Ange Guépin; Université de Nantes. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abandons en VAE dans les universités ligériennes</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01954352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle reconnaissance conventionnelle des diplômes dans les relations formation emploi ? La place, le statut et le rôle des diplômes dans les conventions collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Net.doc 117, Céreq. 2014, 199 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03758803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la représentativité patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Héas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dares Ministère de l’Économie, de l’industrie et de l’emploi – Ministère du Travail, des relations sociales, de la famille, de la solidarité et de la ville. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02442784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle des professionnels dans la conception des diplômes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Carif Oref Pays de la Loire. 2015, 93 p</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2011 N°3, Direction générale de l'enseignement scolaire. 2011, 149 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Céreq, Laboratoire Droit et Changement Social; Maison des Sciences de l'Homme Ange Guépin; Université de Nantes. 2014</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les certifications en France et en Europe. Que disent les recherches françaises et internationales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère délégué à la Recherche / Direction de la Recherche / PIREF. 2004, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...397 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00597351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12192,100 +12329,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le diplôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Nantes, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03775544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12295,303 +12432,303 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours. XXVèmes journées du longitudinal, Nantes, 20 et 21 juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">10, Céreq, 379 p., 2019, Céreq échanges, 978-2-11-151934-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+                <w:t xml:space="preserve">halshs-02356197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier, réguler, accompagner : la relation formation-emploi au prisme des branches professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Delouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">10, Céreq, 379 p., 2019, Céreq échanges, 978-2-11-151934-3</w:t>
+              <w:t xml:space="preserve">Séchaud, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Biennale formation-emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 97 p., 2016, 978-2-11-138825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...78 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01338158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12659,51 +12796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9FEB9EDB"/>
+    <w:nsid w:val="E977ED83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12890,51 +13027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u6n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551990v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u6n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>