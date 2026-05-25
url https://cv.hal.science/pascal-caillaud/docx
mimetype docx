--- v2 (2026-04-26)
+++ v3 (2026-05-25)
@@ -945,5621 +945,5621 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formations qualifiantes postscolaires de premier niveau : entre droit national d'accès et éclatement des compétences institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 246 (246), pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.246.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du temps de formation du salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, (Dossier spécialisé : Les temps de vie professionnelle) (n°8), pp.41-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classification de branche dans la métallurgie : la définition des qualifications professionnelles par la seule entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.20-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15u6n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les formations qualifiantes postscolaires de premier niveau : entre droit national d'accès et éclatement des compétences institutionnelles</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi « avenir professionnel », six ans après (Introduction du dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.292-294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation publique et négociation collective sur les qualifications en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalità studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1/VIII, pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification, finalité des stages et des formations en alternance en France ? (Ricerche: La regolazione dei tirocini in una prospettiva comparata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalità studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3/VIII, pp.69-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05528144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Luttringer et la revue Droit social : la passion du droit de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.868-871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05362852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalisation de l'accès à la formation : entre droits et logiques contractuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.353-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de grève vs « droits » des voyageurs - [Questions à...]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Léo Combrade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05526935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dussuet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, juillet, 2024 (6), pp.637-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des organisations patronales dans un secteur fragmenté Les politiques d'aide à domicile pour les personnes âgées pendant la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (150), p. 65 à 82 /. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpsf.150.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876517v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue saisie par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (64), pp.11-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.064.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification professionnelle, une notion équivoque ? La métallurgie et le travail domestique comme illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.243-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Troubles dans la dialectique du travail et de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), https://transformations.univ-lille.fr/index.php/TF/article/view/598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifier ou micro-certifier le travailleur: Entre recommandations européennes et réformes nationales, quelle conception de la qualification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), pp.108-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04768465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualificazione professionale, una nozione ambigua? I casi dell’industria metallurgica e del lavoro domestico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Monchatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionalità studi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la validation des acquis de l'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, février, n°2, pp.169-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinquante ans d’évolutions juridiques de la formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier du Chatefp-AEHIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, De la loi de 1971 à nos jours : approches de la formation professionnelle, n°28, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04302168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'Université, la sélection silencieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.69-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03993211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le référentiel : cet obscur objet du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.12191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un travailleur sans papiers peut-il cotiser à la sécurité sociales sans pour autant avoir de droits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation est-elle devenue un objet de consommation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation permanente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, n° 246 (246), pp.129-138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edpe.246.0129⟩</w:t>
+              <w:t xml:space="preserve">, 2023, N° 234-235 (1), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edpe.234.0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Luttringer et la revue Droit social : la passion du droit de la formation</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128056v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambivalences juridiques de la certification : la formation aspirée par le droit de la consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.11793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réquisitionner ou briser une grève ? La différence, et bêtisier en prime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et qualification : quelle professionnalisation pour le travail domestique ? (Dossier : Travailleuses et travailleurs domestiques)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.868-871</w:t>
+              <w:t xml:space="preserve">, 2022, septembre, 9, pp.692-697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03773509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification : débats anciens, nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Zarka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.353-358</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.476-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03745727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi marché du travail : l’Assemblée nationale se dresse contre les abandons de postes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bisiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La loi « avenir professionnel », six ans après (Introduction du dossier)</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAS POSSIBLE: “je vais réserver un certain nombre de prestations comme les allocations familiales, exclusivement aux français” (Marine Le Pen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualifications professionnelles : clarification ou redéfinition du rôle de l'État et des partenaires sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, juin, n°6, pp.492-499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-Rendu de &amp;quot;L’institution du travail. Droit et salariat dans l’histoire&amp;quot; de Claude Didry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Borne : en augmentant le SMIC au 1er mai, le “pouvoir d'achat reste notre priorité” (ENTOURLOUPE ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pécresse propose de “sortir des 35 heures par la négociation. Les entreprises pourront négocier par accord de branche ou référendum d’entreprise la durée de référence du travail” (EXISTE DEJA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los interlocutores sociales, actores de la certificación profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Calificaciones y empleo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 122, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue dans la revue Droit social (1971-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.797-802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondements et mutations du droit de la formation professionnelle continue : 1971-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Luttringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 4, pp.292-294</w:t>
+              <w:t xml:space="preserve">, 2021, Octobre, n°10, pp.774-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1/VIII, pp.59-76</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le nouveau paysage institutionnel des certifications professionnelles après la loi « avenir professionnel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avenirs professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°4, pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3/VIII, pp.69-87</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salariés, indépendants : quel avenir pour les chauffeurs Uber ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Coopman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vaccination obligatoire des salariés, ce n'est pas nouveau !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">COVID-19 : Gérald Le Corre (CGT) réclame un test qui rendrait &amp;quot;très simplement&amp;quot; le télétravail obligatoire avec une &amp;quot;sanction pénale extrêmement dissuasive&amp;quot; : Pas si simple !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaire, chômage, télétravail, : suspension du contrat des salariés non vaccinés avec ou sans passe sanitaire, comment ça marche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand veut que les amendes pénales puissent être directement saisies sur les prestation sociales comme le RSA. Risqué !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chemin étroit du licenciement des salariés &amp;quot;suspendus&amp;quot; pour non-vaccination ou sans passe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Surligneurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.243-250</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Poulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portabilité des droits sociaux. Enjeux et perspectives juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°201 (1), pp.57-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inso.201.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les partenaires sociaux, acteurs de la certification professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formation professionnelle des agents publics : une hybridation entre droit commun de l'activité et particularisme du statut ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1008-1014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02512707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit du travail [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La refonte du système des diplômes et des certifications professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1016-1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : un autre code du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02513546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baccalauréats et classifications de conventions collectives de branche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC Etudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Maillard F. et Balas S. "Actes du colloque organisé pour les 30 ans du baccalauréat professionnel", 2016-1, pp.163-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin ou renouveau des professions ? Une notion sous les feux de l'actualité juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.100-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visages de la certification dans le champ de la formation professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (12), pp.1006-1012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les avatars de la notion de compte en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (10), pp.806-811</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02529346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance des diplômes dans les classifications de branches - Des évolutions sans révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Céreq Bref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 339, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La formation continue saisie par le droit</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un service public régional d'orientation et de formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et gestion des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.139-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/coloc.2014.2794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un « droit à la qualification » enfin effectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Décembre, n°12 (12), pp.1000-1006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentativité nationale multi-professionnelle : la consécration du « second cercle » de représentation patronale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, mars, n°3 (3), pp.217-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place, quel rôle et quel statut du diplôme dans les grilles de classification des branches professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Séchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quintero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Baccalauréat professionnel : insertion et/ou poursuite d’études ?, n° 53, pp.61-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Agathe Haudiquet</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe des certifications professionnelles : coordination des systèmes nationaux ou promotion d’un modèle européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hors-série, n°4 (4), pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03194759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir une organisation représentative au niveau national interprofessionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131, pp.47-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue a-t-elle remis en cause le diplôme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°3, pp.281-290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La contractualisation et l'individualisation de la formation professionnelle. 40 ans d'évolutions législatives et conventionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Jeunes et le Travail 1. Evolution des Contextes., n°1, pp.177-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aide à la personne : illustration des enjeux contemporains de la certification professionnelle en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, Issue 3, pp.122-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Formation continue et certifications professionnelles : une relation inachevée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trait d'Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 235, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurisation des parcours et liberté professionnelle : de la « flexicurité » aux capacités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Zimmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 113, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.3230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03082817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation tout au long de la vie et certifications professionnelles : des notions aux rapports ambigüs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne du droit social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°8, Issue 3, pp.6-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La modularisation des certifications professionnelles : enjeux juridiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°47, pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature juridique des certifications. A propos des diplômes composites ou bi-certifiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Maillard F. et Rose J. (Dir.) Les diplômes de l'Education nationale dans l'univers des certifications professionnelles - Nouvelles normes, nouveaux enjeux, n°20, pp.111-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un droit personnel à la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Inquadramenti contrattuali e percorsi di costruzione e valorizzazione della professionalità, VII (4), pp.5-23</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Maggi-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 5, pp.574-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Troubles dans la dialectique du travail et de la formation, 2 (27), pp.108-120</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les diplômes composites ou bi-certifiants : réflexions juridiques autours de la greffe de certifications »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPC info</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n°41, pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La place de Transco dans le paysage de la formation professionnelle</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrats emplois-jeunes : une double sollicitation du dispositif juridique de la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n° 46, pp.1725</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de formation et validation des acquis de l'expérience : quels contenus pour quelle reconnaissance juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Mai, (Dossier : Transitions collectives : enjeux et perspectives), pp.413-420</w:t>
+              <w:t xml:space="preserve">, 2004, n° 5, pp.515-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...4254 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521676v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03521647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la formation continue des agents des collectivités territoriales : autonomie ou soumission au droit du travail ?</w:t>
               </w:r>
@@ -6890,1150 +6890,1150 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Élaboration des normes et transformation des formes d’intervention de l’O.I.T. : de la formation professionnelle à l’apprentissage tout au long de la vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maggi-Germain N. (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’impact des normes de l’O.I.T. sur la scène internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.275-290, 2021, Coll. Droit &amp; science politique, 978-2-84934-556-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’invalidation par la Cour de cassation du licenciement d’une salariée voilée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les surligneurs (collectif), Vincent Couronne (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques, religion et laïcité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrick B. Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.2, 2021, 978-2-35644-879-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrick B. Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.2, 2021, 978-2-35644-879-8</w:t>
+                <w:t xml:space="preserve">halshs-03445795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifications et classifications professionnelles : les évolutions récentes de la qualification des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Charbonneau, Olga Fotinopulos-Basurko et François Mandin (Coord.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail et la mer. Liber amicorum en hommage à Patrick Chaumette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions A. PEDONE, pp.217-225, 2021, 9782233009913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.275-290, 2021, Coll. Droit &amp; science politique, 978-2-84934-556-6</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des partenaires sociaux dans le paysage des certifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céreq. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dupray Arnaud (Coord.), Gasquet Céline (Coord.), Lefresne Florence (Coord.), L'entreprise rend-elle compétent.e ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-57, 2020, Céreq Essentiels, 978-2-11-151940-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions A. PEDONE, pp.217-225, 2021, 9782233009913</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La qualification professionnelle : parcours juridique d’une notion polysémique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifications et parcours - Qualification des parcours. XXVèmes journées du longitudinal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Céreq, pp.13-20, 2019, Céreq échanges, 978-2-11-151934-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.47-57, 2020, Céreq Essentiels, 978-2-11-151940-4</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reconnaissance des baccalauréats dans les conventions collectives des branches professionnelles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Maillard et Gilles Moreau (sous la direction de). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Bac Pro. Un baccalauréat comme les autres ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares; coll. Le travail en débat, série Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-265, 2019, 978-2-36630-094-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 10, Céreq, pp.13-20, 2019, Céreq échanges, 978-2-11-151934-3</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la qualification et diplôme : le jardin des partenaires sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Séchaud; Alexandra d'Agostino; Isabelle Boisseau; Pascal Caillaud; Sandrine Delouille; et al.. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négocier, réguler, accompagner : la relation formation-emploi au prisme des branches professionnelles (4e Biennale formation-emploi)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céreq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-31, 2016, Col. Echanges, Relief, 978-2-11-138825-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertical Governance, National Regulation and Autonomy of Local Policy Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjo Kuronen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Welfare Policy Making in European Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, Springer International Publishing, pp.71-85, 2015, Social Indicators Research Series, 978-3-319-16162-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16163-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...74 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certifier la capacité professionnelle : un débat juridique centenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moreau; Gilles ; Maillard; Fabienne et Brucy; Guy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le CAP : un diplôme du peuple</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.103-118, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.118220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vertical Governance, National Regulation and Autonomy of Local Policy Making</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action juridique des institutions internationales sur le travail décent et la qualité de l’emploi : une définition par indicateurs du bien-être du travailleur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Florin; Marie Préau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.35-59, 2013, coll. « Logiques sociales », 978-2-336-00844-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Social Teaching of the Catholic Church and Quality of Work »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, Peter Lang, pp.89-104, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conceptual and Legal Framework for Quality of Work and Employment in International Institutions – The European Union and the International Labour Organisation»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Ghailani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramón Peña-Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, Peter Lang, pp.33-68, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, pp.35-59, 2013, coll. « Logiques sociales », 978-2-336-00844-8</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les diplômes universitaires de l’enseignement supérieur : des certifications nationales/générales ou professionnelles/locales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quenson E. et Coursaget S. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La professionnalisation de l’enseignement supérieur : De la volonté politique aux formes concrètes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Octarès Editions, pp.35-46, 2012, Le Travail en débats. Colloque., 978-2-915346-97-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« The Legal Status of the “Offer of Employment”. A French Concept of Suitable Employment »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Borelli Silvia et Vielle, Pascale (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality of Employment in Europe - Legal and Normative Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, Peter Lang, pp.181-193, 2012, Collection: Travail et Société / Work and Society, 978-90-5201-888-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...244 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523571v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03528200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Diplômes et conventions collectives : un lien en voie de délitement »</w:t>
               </w:r>
@@ -8995,1981 +8995,1981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Table ronde finale &amp;quot;Les formations par apprentissage au 21e siècle&amp;quot; (Animation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virage ou mirage ? Les formations par apprentissage du 20e au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation publique et négociation collective sur les qualifications en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trasparenza dei mercati del lavoro e nuove tecniche di tutela</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi dell’Insubria - Como, May 2025, Come, Italie, France. pp.59-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un morcellement de la qualification dans un marché de la certification des compétences : mise en perspectives juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre éducation et travail : une sociologie au service de l’émancipation Journée d’étude en hommage aux travaux de Lucie TANGUY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Cité; Centre Pierre Naville; Centre d'Étude et de Recherche Travail, Organisation, Pouvoir (CERTOP UMR 5044); Centre de recherche sur les liens sociaux (CERLIS - UMR 8070), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05235907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi dell’Insubria - Como, May 2025, Come, Italie, France. pp.59-76</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques de formation dans l’aide à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Les recompositions de l'aide à domicile, perspectives interdisciplinaires et internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et changement social (UMR 6297); Centre Nantais de sociologie (UMR 6025); Nantes Université; CNRS, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Droit et changement social (UMR 6297); Centre Nantais de sociologie (UMR 6025); Nantes Université; CNRS, Jun 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les évolutions contemporaines des classifications de branche en France : une mise en oeuvre par les entreprises fragmentant les qualifications ? (Atelier 3 - 1J - Transformation du monde du travail)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les évolutions contemporaines des classifications de branche en France : une mise en oeuvre par les entreprises fragmentant les qualifications ? (Atelier 3 - 1J - Transformation du monde du travail)</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les qualifications, finalités des stages et des formations en alternance en France (Symposium - Les stages dans le contexte italien, français et espagnol : premiers bilans et nouvelles perspectives)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Vers une reconfiguration du Droit social face aux transformations du travail ?", 5è Congrès international CIELO LABORAL 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de droit comparé du travail et de la sécurité sociale (COMPTRASEC - UMR 5114), Jun 2025, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du droit de la formation vers le droit de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Au delà des réformes, quelles perspectives pour la formation ?", Journée d’étude Master IFORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Comité d’histoire des administrations chargées du travail, de l’emploi et de la formation professionnelle - Ministère du travail, de la santé, des solidarités et des familles, Mar 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A non-exhaustive comparative perspective of the policies adopted during COVID in Europe: the cases of Italy, Germany, Belgium, France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The effects of Covid on domiciliary care policies and jobs: comparative perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite; UCLouvain Saint-Louis Bruxelles, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Comment la formation tout au long de la vie évolue et innove pour être accessible au plus grand nombre grâce à la transition numérique en cours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de l'éducation ouverte 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance de la qualification dans l’aide à domicile associative pendant le Covid : un progrès en trompe l’œil ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aide à domicile face au COVID dans une perspective internationale (Journée d'étude COVICARE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite, Nov 2024, MSH Ange Guépin, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, Dec 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle classification de la CCN de la Métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance d'actualité du Master Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Nanterre, Dec 2024, Nanterre (92), France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transco : un dispositif en marge des paradigmes de la formation professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les après-midi de la protection sociale "Les transitions collectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERCRID (CEntre de Recherches CRItiques sur le Droit); Institut d'Etude du Travail de Lyon, Nov 2023, En ligne (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04316359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Division et identités du travail, ou la qualification de l'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conférences du soir en Droit Social - Cycle les représentations en droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jean Carbonnier - Faculté de Droit et des Sciences Sociales de Poitiers, Oct 2023, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits « portables », entre liberté individuelle et garanties collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et techniques de l’orientation : éducation, formation et travail (Séminaire 2023-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche et d’Étude sur l’Histoire du Travail et de l’Orientation (GRESHTO) - CRTD- CNAM, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04129721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradoxical inclusion of home care workers for the elderly in the protection arrangements introduced during the pandemic in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Giordano</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILPC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04125300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'initiative à l'injonction à se former : la formation devient-elle un objet de consommation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Injonction à se former - Présentation de l’ouvrage publié aux éditions Octarès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuella Roupnel; Simon Heichette; Dominique Glaymann; Université d’Angers, May 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04127342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National employer’s organizations, trade unions and the reforms in home care for the elderly since 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guiraudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Ledoux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Droit et Changement Social (UMR 6297 CNRS) - Centre Nantais de Sociologie (UMR 6025 CNRS) - Nantes Universite; UCLouvain Saint-Louis Bruxelles, Jun 2024, Bruxelles, Belgium</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference of Europeanists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Iceland, Jun 2023, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Evry Val d’Essonne – Paris Saclay, May 2024, Evry, France</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04192065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un monopole de l’Etat à un Etat simple garant d’un marché : diplômes et labellisation des certifications professionnelles (1808 – 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études - « Quelles histoires du droit social ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire "Droit et Changement Social" (UMR CNRS 6297), Nov 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Glasgow, Apr 2023, Glasgow, United Kingdom</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04314399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation et qualification : quelle professionnalisation pour le travail domestique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les travailleuses et travailleurs domestiques Unité ou fragmentation du droit social ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction scientifique : Sandrine Maillard-Pinon (Université Paris-Saclay), Rafael Encinas de Muñagorri (Nantes Université) et Laure Camaji (Université Paris-Saclay), May 2022, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Manuella Roupnel; Simon Heichette; Dominique Glaymann; Université d’Angers, May 2023, Angers, France</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation, « une chaîne de services dont les enjeux se situent en dehors d’elle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de la pensée de Pierre Caspar - Un moment de pause réflexive sur l’avenir de la formation professionnelle des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe “Métiers de la formation” du Cnam, en partenariat avec l’Afref, Centre Inffo, Défi Métiers, Éducation permanente et l’UODC (Université ouverte des compétences), Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jean Carbonnier - Faculté de Droit et des Sciences Sociales de Poitiers, Oct 2023, Poitiers (Université de Poitiers), France</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proches aidants, suppléance à domicile et droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international et interdisciplinaire de clôture du programme PROFAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche et d’Étude sur l’Histoire du Travail et de l’Orientation (GRESHTO) - CRTD- CNAM, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">50 ans d’évolution juridique de la formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lois de 1971 sur la formation professionnelle. Histoire et actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, University of Iceland, Jun 2023, Reykjavík, Iceland</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème institutionnel des branches au lendemain des réformes de la formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques de branche en direction des salarié·es en emploi peu qualifié (4ème journée Céreq - Lest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Économie et de Sociologie du Travail (Lest) - Dir: Vanessa di Paola, Christophe Guitton,Tarik Chakor, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire "Droit et Changement Social" (UMR CNRS 6297), Nov 2023, Nantes, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03750004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de formation professionnelle continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "1981-2021 : 40 ans de sciences sociales du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales du Travail de l’Ouest de l’Université Rennes 2 (ISSTO), Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CERCRID (CEntre de Recherches CRItiques sur le Droit); Institut d'Etude du Travail de Lyon, Nov 2023, En ligne (Lyon), France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Évolutions des qualifications —classifications et certifications—entre évolutions du droit de la négociation et restructuration des branches»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Étude "La qualification du travail: héritages et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude organisée par le Réseau Thématique « Relations professionnelles » (RT18), Association française de sociologie, Lise (UMR3320, Cnam), IDHES (UMR8533, Université Paris Nanterre)., Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03445822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiative et injonction juridiques à se former après la loi sur la liberté de choisir son avenir professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque numérique « L’Injonction à se former. Regards croisés sur les transformations des systèmes de formation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Angers - ESO UMR CNRS 6590, Nov 2020, Angers (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction scientifique : Sandrine Maillard-Pinon (Université Paris-Saclay), Rafael Encinas de Muñagorri (Nantes Université) et Laure Camaji (Université Paris-Saclay), May 2022, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03099437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des partenaires sociaux dans le paysage des certifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Biennale du Céreq : L'entreprise rend-elle compétent.e ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céreq, Sep 2020, Marseille (Colloque distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03099471v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03099437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique des aidants familiaux : entre sécurisation du statut des aidants et dérogations au droit du travail ?</w:t>
               </w:r>
@@ -11138,51 +11138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutuelles communales : un outil social pour les maires, sous étroite surveillance du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Markus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11502,51 +11502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Dussuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11581,103 +11581,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et Apports de la QPC en droit de la Santé (PAQS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion del Sol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mesnil</w:t>
+                <w:t xml:space="preserve">Josépha Dirringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Poulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Conseil Constitutionnel. 2020, 214 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12796,51 +12796,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E977ED83"/>
+    <w:nsid w:val="FD26FE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13027,51 +13027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551528v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551387v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u6n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-caillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6084-9466" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123574218" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://caillaud.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lessurligneurs.eu/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513490v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tanguy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brucy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Quenson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.tangu.2007.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025566v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Luttringer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Haudiquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746383v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Zarka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539861v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.246.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15u6n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025611v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05528144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05362852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025601v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526935v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-L&#233;o Combrade" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876517v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.150.0065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.064.0011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777540v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768465v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233740v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986284v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302168v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03993211v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314380v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.12191" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128056v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.234.0137" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.11793" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Markus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773509v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03745727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bisiau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745752v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633527v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405203v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Coopman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Yousfi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485495v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082416v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mesnil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion del Sol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;pha Dirringer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Poulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082044v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.201.0057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513424v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955358v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972670v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02513546v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538673v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;chaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quintero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523316v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2014.2794" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194740v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5746" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430568v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Zimmerman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.3230" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539095v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539129v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Maggi-Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539158v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521676v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521682v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Chantal Dubernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/binop.1999.1269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04768455v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iode.univ-rennes.fr/collection-en-ligne-amplitude-du-droit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986318v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.enrickb-editions.com/les-politiques-et-la-religion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522928v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522945v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/260-le-bac-pro-un-baccalaureat-comme-les-autres.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cereq.fr/publications/Relief/Negocier-reguler-accompagner.-La-relation-formation-emploi-au-prisme-des-branches-professionnelles.-4e-Biennale-formation-emploi-du-Cereq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523296v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo Kuronen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16163-1_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523331v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.118220" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523496v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Ghailani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Pe&#241;a-Casas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528200v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528606v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528595v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533240v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533354v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533465v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528878v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233949v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233997v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05235907v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233962v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235711v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235828v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giordano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821326v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859058v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316359v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251804v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04129721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125300v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127342v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04314399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749895v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03750004v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451625v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099558v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099513v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574687v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00403783v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03754060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082783v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667377v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gosseaume" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Foucher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954352v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Denecheau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mazaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Crom" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carr&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck H&#233;as" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668734v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Poulain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Garrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grumeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597351v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03775544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02356197v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338158v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra d'Agostino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boisseau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delouille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>