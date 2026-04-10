--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -100,391 +100,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348830v1</w:t>
+                <w:t xml:space="preserve">hal-05348879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
+                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05348879v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
+                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249697v1</w:t>
+                <w:t xml:space="preserve">hal-05348830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of interface adhesion of a flax fiber composite patch with epoxy and polyurethane adhesives for the reinforcement of steel structures</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,1014 +1209,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.106039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+                <w:t xml:space="preserve">hal-03004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931939v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
+                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Péron</w:t>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 137, pp.106039. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004506v1</w:t>
+                <w:t xml:space="preserve">hal-02931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+                <w:t xml:space="preserve">Nadia Guitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (2), pp.230-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587704v2</w:t>
+                <w:t xml:space="preserve">hal-02132844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hatte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132844v1</w:t>
+                <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Arab Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deniset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.423-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327259v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Arab Fatiha</w:t>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Augier</w:t>
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Deniset</w:t>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), pp.423-442. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202461v1</w:t>
+                <w:t xml:space="preserve">hal-02587704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du gradient de contrainte dans un revêtement multicouche anticorrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,225 +3054,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-01006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3299,113 +3300,113 @@
                 <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3475,901 +3476,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006825v1</w:t>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005853v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jochum</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102021v1</w:t>
+                <w:t xml:space="preserve">hal-01102026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (12), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 504-506, pp.7. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.81-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102026v1</w:t>
+                <w:t xml:space="preserve">hal-01006724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the shear dynamic behavior of double-lap adhesively bonded joints on a wide range of strain rates</w:t>
               </w:r>
@@ -4472,103 +4472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,1171 +4713,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
+                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005847v1</w:t>
+                <w:t xml:space="preserve">hal-01007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Mcnair</w:t>
+                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.836-854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007360v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (4), pp.836-854. </w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006976v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
+                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mc Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004974v1</w:t>
+                <w:t xml:space="preserve">hal-01004977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Mc Nair</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornu</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004977v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications marines des matériaux composites - Cas des voiliers de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-am5655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (3), pp.245-263. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985556v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
+                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006781v1</w:t>
+                <w:t xml:space="preserve">hal-01004974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6083,64 +6083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme storm loading on in-service wharf structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fibre volume fraction on mode II interlaminar fracture toughness of glass/epoxy using the 4ENF specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6567,51 +6567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6688,64 +6688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (4), pp.259-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.251 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7075,64 +7075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7200,77 +7200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Sandwich Structures (ICSS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Genova, Jun 2025, Genova, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7429,77 +7429,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7665,291 +7665,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Tarin</w:t>
+                <w:t xml:space="preserve">Tow-drop areas influence on composite laminates in Automated Fiber Placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.702, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325962v1</w:t>
+                <w:t xml:space="preserve">hal-04656841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tow-drop areas influence on composite laminates in Automated Fiber Placement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+                <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cocaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.702, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04656841v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the temperature during thermoplastic composites assembling with fibre Bragg gratings: Validation using a rheometer</w:t>
               </w:r>
@@ -8305,334 +8305,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Mharsi</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755106v1</w:t>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.299-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,103 +8683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -9149,90 +9149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,520 +9864,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008977v1</w:t>
+                <w:t xml:space="preserve">hal-01008266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008888v1</w:t>
+                <w:t xml:space="preserve">hal-01008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008266v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008395v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10478,256 +10478,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
+              <w:t xml:space="preserve">Nanofonc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598009v1</w:t>
+                <w:t xml:space="preserve">hal-01008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofonc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008477v1</w:t>
+                <w:t xml:space="preserve">hal-00598009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
               </w:r>
@@ -10739,51 +10739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,485 +10802,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391470v1</w:t>
+                <w:t xml:space="preserve">hal-00398025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398025v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of dynamic shear stress-Strain relationship in adhesively bonded assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/dymat/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lupi</w:t>
+                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398014v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement mécanique d'un complexe musculo-articulaire passif in vivo</w:t>
               </w:r>
@@ -11575,778 +11575,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Verdure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
+              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01009085v1</w:t>
+                <w:t xml:space="preserve">hal-01008308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Loading rate effects on foam cores for marine sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008397v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008308v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of novel K-Cor sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cartié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Rguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007946v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading rate effects on foam cores for marine sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lolive</w:t>
+                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Verdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008383v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007835v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate index profile measurements for fiber bragg gratings and sensor application</w:t>
               </w:r>
@@ -12466,90 +12466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'instrumentation pour la gestion optimisée des ouvrages portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Verdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIes Journées Génie Civil - Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12574,64 +12574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de poutres en tissu enduit gonflées à haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12663,226 +12663,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008964v1</w:t>
+                <w:t xml:space="preserve">hal-01008195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2002-1292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008195v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modeling and characterization of a three-dimensional woven composite</w:t>
               </w:r>
@@ -13090,103 +13090,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
@@ -13335,51 +13335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure gonflable étanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pouzaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13579,51 +13579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>