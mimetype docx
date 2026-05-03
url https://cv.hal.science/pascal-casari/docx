--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,391 +100,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
+                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348879v1</w:t>
+                <w:t xml:space="preserve">hal-05348830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249697v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
+                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348830v1</w:t>
+                <w:t xml:space="preserve">hal-05249697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of interface adhesion of a flax fiber composite patch with epoxy and polyurethane adhesives for the reinforcement of steel structures</w:t>
               </w:r>
@@ -968,51 +968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,1014 +1209,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03004506v1</w:t>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+                <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vichith Chean</w:t>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Bikard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137, pp.106039. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931939v1</w:t>
+                <w:t xml:space="preserve">hal-03004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hatte</w:t>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guitter</w:t>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 90 (2), pp.230-240. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132844v1</w:t>
+                <w:t xml:space="preserve">hal-02587704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (2), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327259v1</w:t>
+                <w:t xml:space="preserve">hal-02132844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Deniset</w:t>
+                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques André Astolfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (12), pp.423-442. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202461v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
+                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Pernod</w:t>
+                <w:t xml:space="preserve">Mohammed Arab Fatiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+                <w:t xml:space="preserve">François Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Jacques André Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.423-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587704v2</w:t>
+                <w:t xml:space="preserve">hal-04202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du gradient de contrainte dans un revêtement multicouche anticorrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2284,51 +2284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2702,51 +2702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2822,51 +2822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,1015 +3054,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006825v1</w:t>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50, pp.144-149. </w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154412v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830320v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005853v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+                <w:t xml:space="preserve">hal-01005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,260 +4116,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jochum</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102021v1</w:t>
+                <w:t xml:space="preserve">hal-01006724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (12), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01006724v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the shear dynamic behavior of double-lap adhesively bonded joints on a wide range of strain rates</w:t>
               </w:r>
@@ -4472,103 +4472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,1171 +4713,1171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
+                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007360v1</w:t>
+                <w:t xml:space="preserve">hal-01005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006976v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.836-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005847v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
+                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Cornu</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004977v1</w:t>
+                <w:t xml:space="preserve">hal-01004974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
+                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mc Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications marines des matériaux composites - Cas des voiliers de compétition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-am5655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985556v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.245-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006781v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
+                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004974v1</w:t>
+                <w:t xml:space="preserve">hal-01006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
               </w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6083,64 +6083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme storm loading on in-service wharf structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Nouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fibre volume fraction on mode II interlaminar fracture toughness of glass/epoxy using the 4ENF specimen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6567,51 +6567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6688,64 +6688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 218 (4), pp.259-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.251 - 261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7075,64 +7075,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7200,77 +7200,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Sandwich Structures (ICSS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Genova, Jun 2025, Genova, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7410,282 +7410,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+                <w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE FLEXURAL BEHAVIOR OF STEEL PLATES REINFORCED WITH HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.944-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716797v1</w:t>
+                <w:t xml:space="preserve">hal-05379557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE FLEXURAL BEHAVIOR OF STEEL PLATES REINFORCED WITH HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Composite Materials (ESCM), Jul 2024, Nantes (France), France. pp.115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379557v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tow-drop areas influence on composite laminates in Automated Fiber Placement</w:t>
               </w:r>
@@ -7697,100 +7697,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656841v1</w:t>
@@ -7814,51 +7814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325962v1</w:t>
@@ -8305,334 +8305,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mharsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.299-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+                <w:t xml:space="preserve">hal-04755106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Mharsi</w:t>
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04755106v1</w:t>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,103 +8683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
@@ -9149,90 +9149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9864,520 +9864,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008266v1</w:t>
+                <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sobotka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008395v1</w:t>
+                <w:t xml:space="preserve">hal-01008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008977v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008888v1</w:t>
+                <w:t xml:space="preserve">hal-01008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
               </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10484,51 +10484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10592,77 +10592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10739,51 +10739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10802,485 +10802,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398025v1</w:t>
+                <w:t xml:space="preserve">hal-00391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lupi</w:t>
+                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398014v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dynamic shear stress-Strain relationship in adhesively bonded assemblies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008061v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Determination of dynamic shear stress-Strain relationship in adhesively bonded assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dymat/2009038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391470v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement mécanique d'un complexe musculo-articulaire passif in vivo</w:t>
               </w:r>
@@ -11575,778 +11575,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Verdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008308v1</w:t>
+                <w:t xml:space="preserve">hal-01009085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loading rate effects on foam cores for marine sandwich structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Lolive</w:t>
+                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008383v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007946v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of novel K-Cor sandwich structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007974v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loading rate effects on foam cores for marine sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lolive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007835v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of novel K-Cor sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009085v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Rguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
+              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008397v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate index profile measurements for fiber bragg gratings and sensor application</w:t>
               </w:r>
@@ -12466,90 +12466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'instrumentation pour la gestion optimisée des ouvrages portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Verdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIes Journées Génie Civil - Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12574,64 +12574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de poutres en tissu enduit gonflées à haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12663,226 +12663,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Wielgosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2002-1292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008195v1</w:t>
+                <w:t xml:space="preserve">hal-01008964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2002-1292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01008964v1</w:t>
+                <w:t xml:space="preserve">hal-01008195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage modeling and characterization of a three-dimensional woven composite</w:t>
               </w:r>
@@ -13090,103 +13090,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
@@ -13335,51 +13335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure gonflable étanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pouzaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13579,51 +13579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>