--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,13007 +66,13828 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
+                <w:t xml:space="preserve">Comparison of Fiber Volume Fraction measurement methods from composite micrographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Félix Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 282, pp.111689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2026.111689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348830v1</w:t>
+                <w:t xml:space="preserve">hal-05630077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evaluation of the degradation of bio-based composites under extreme conditions: Impact on mechanical performance and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 326, pp.03003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202532603003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Experimental evaluation and analytical prediction of effects of skin defect size on the long-term durability of bio-based balsa core sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10996362251361216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249697v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of interface adhesion of a flax fiber composite patch with epoxy and polyurethane adhesives for the reinforcement of steel structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the cyclic hygroscopic aging behavior of balsa wood core bio‐composite sandwich structures with preexisting defects in laminate skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103559⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (15), pp.13893-13906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.30031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290162v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture Effects on Acoustic Emission Characteristics and Damage Mechanisms of Balsa Wood Core Composite Sandwich under 4-Point Bending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Wu</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of interface adhesion of a flax fiber composite patch with epoxy and polyurethane adhesives for the reinforcement of steel structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemere de Araujo Alves Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Perrin</w:t>
+                <w:t xml:space="preserve">Enio Henrique Pires da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Towards a Sustainable and Recyclable Future with Wood and Wood-Based Composites), 17 (5), pp.1044. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.103559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17051044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04479938v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing Properties of a Vegetable-Based Polyurethane Foam Under High Relative Humidity and Different Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enio Henrique Pires da Silva</w:t>
+                <w:t xml:space="preserve">Moisture Effects on Acoustic Emission Characteristics and Damage Mechanisms of Balsa Wood Core Composite Sandwich under 4-Point Bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio de Barros</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Leite Ribeiro</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.26725⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Towards a Sustainable and Recyclable Future with Wood and Wood-Based Composites), 17 (5), pp.1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17051044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517166v1</w:t>
+                <w:t xml:space="preserve">hal-04479938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour for aeronautical structures with embedded electric cables under low energy impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vogel</w:t>
+                <w:t xml:space="preserve">Ageing Properties of a Vegetable-Based Polyurethane Foam Under High Relative Humidity and Different Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enio Henrique Pires da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Silvio de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Leite Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012034⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.26725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306397v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour for aeronautical structures with embedded electric cables under low energy impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (19-20), pp.1151-1164. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2526, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07316844231201186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2526/1/012034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306543v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of damage mechanisms of GFRP-balsa sandwich under 4-point bending based on two-step clustering process in acoustic emission analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fatigue behaviour of PVC foam core sandwich with GFRP faces: Simulation and experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (19-20), pp.1151-1164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07316844231201186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092691v1</w:t>
+                <w:t xml:space="preserve">hal-05306543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Characterisation of damage mechanisms of GFRP-balsa sandwich under 4-point bending based on two-step clustering process in acoustic emission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 260, pp.110774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2023.110774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003145v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental Study of the Mechanical Behavior of Polyvinyl Chloride Foam under Shear Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (17), pp.7879-7894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-022-07672-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931939v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and prediction of residual strains and stresses during the cooling of a glass fibre reinforced PA66 matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bikard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137, pp.106039. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.106039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of composite material instrumented by optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechatronics and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (7), pp.65-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17683/ijomam/issue7.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587704v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the determination of acoustic emission wave propagation velocity in composite sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.113231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132844v1</w:t>
+                <w:t xml:space="preserve">hal-03003145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of relative humidity and temperature on the sol-gel transition of a siloxane surface treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (2), pp.230-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-04929-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327259v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thermomechanical characterization of a low viscosity PA66 thermoplastic matrix and associated continuous glass fibre composite under processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (22), pp.3169-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998319862344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202461v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination du gradient de contrainte dans un revêtement multicouche anticorrosion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Morphing Hydrofoil Model Driven by Compliant Composite Structure and Internal Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Arab Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Deniset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (12), pp.423-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7120423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227991v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of the Fluid-Structure Interaction on a Flexible Composite Hydrofoil under Viscous Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Obeid</w:t>
+                <w:t xml:space="preserve">Laetitia Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Ducoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-André Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194, pp.106647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711617v1</w:t>
+                <w:t xml:space="preserve">hal-02587704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Détermination du gradient de contrainte dans un revêtement multicouche anticorrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clément</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitements et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 454, pp.32-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251933v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture-uptake induced internal stresses in balsa core sandwich composite plate: Modeling and experimental</w:t>
+                <w:t xml:space="preserve">On the identification of the coefficient of moisture expansion of polyamide-6: Accounting differential swelling strains and plasticization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Legrand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Hassan Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Casari Pascal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.012⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075120v1</w:t>
+                <w:t xml:space="preserve">hal-03711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+                <w:t xml:space="preserve">Moisture diffusion in composites tubes: Characterization and identification of microstructure-properties relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Perronnet</w:t>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+                <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 52 (8), pp.1073-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317720010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04836991v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the hygro-thermo-mechanical behaviour of organic matrix composites instrumented with optical fibres: A study of interfacial bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007368v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Moisture-uptake induced internal stresses in balsa core sandwich composite plate: Modeling and experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luan Tranvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casari Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 119, pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154405v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hygroscopic strain measurement by fibre Bragg gratings sensors in organic matrix composites – Application to monitoring of a composite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005845v1</w:t>
+                <w:t xml:space="preserve">hal-04836991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The hygroscopic behavior of plant fibres: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2013.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006825v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Numerical end experimental investigation of hygro mechanical states of glass fiber reinforced polyester composites experienced by FBG sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.38-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2014.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01154412v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of chemical and thermal curvatures in thermoset-laminated composite plates during the fabrication process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (3), pp.327-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998312440130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00830320v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Experimental characterization of interfacial adhesion of an optical fiber embedded in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vichith Chean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Matadi Boumbimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi El Abdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sangleboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41, pp.144-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2012.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006756v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Study of variation of thermal expansion coefficients in carbon/epoxy laminated composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Borjon-Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.144-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005853v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Durabilité des matériaux composites sous sollicitations hygrothermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bun Eang Sar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.23.19-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006939v1</w:t>
+                <w:t xml:space="preserve">hal-01006756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Characterization of the cure shrinkage, reaction kinetics, bulk modulus and thermal conductivity of thermoset resin from a single experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (6), pp.2394-2403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-7026-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102026v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasir Nawab</w:t>
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (9), pp.1081-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998313477963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006724v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+                <w:t xml:space="preserve">Characterization and modeling of the moisture diffusion behaviour of natural fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94 (12), pp.8. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 130 (1), pp.297-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.39148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102021v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the shear dynamic behavior of double-lap adhesively bonded joints on a wide range of strain rates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Khalil</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.014⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006846v1</w:t>
+                <w:t xml:space="preserve">hal-01102026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Determination and modelling of the cure shrinkage of epoxy vinylester resin and associated composites by considering thermal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasir Nawab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73, pp.81-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004699v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and cyclic stretching: Their different effects on the passive torque-angle curve</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A fibre direction compressive failure criterion for long fibre laminates at ply scale, including stacking sequence and laminate thickness effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jochum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2009.02.003⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (12), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007320v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the shear dynamic behavior of double-lap adhesively bonded joints on a wide range of strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khalil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (3), pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2010.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005847v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A device to measure the shrinkage and heat transfers during the curing cycle of thermoset composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 326, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.326.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007360v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Static and cyclic stretching: Their different effects on the passive torque-angle curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guével</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (1), pp.156-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2009.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005278v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of angular velocity and cycle on the dissipative properties of the knee during passive cyclic stretching: A matter of viscosity or solid friction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mcnair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (1), pp.77-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2008.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006976v1</w:t>
+                <w:t xml:space="preserve">hal-01007360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of residual stresses and geometric imperfections on the elastoplastic collapse of cylindrical tubes under external pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
+              <w:t xml:space="preserve">Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.836-854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marstruc.2009.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004974v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Assessment of muscle hardness changes induced by a submaximal fatiguing isometric contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mc Nair</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cornu</w:t>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.484-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004977v1</w:t>
+                <w:t xml:space="preserve">hal-01005278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications marines des matériaux composites - Cas des voiliers de compétition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling of the passive mechanical properties of the musculo-articular complex: Acute effects of cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Devaux</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Mariot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-am5655⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (1), pp.20-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007476v1</w:t>
+                <w:t xml:space="preserve">hal-01005847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Acute changes in hamstrings musculo-articular dissipative properties induced by cyclic and static stretching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mc Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+                <w:t xml:space="preserve">C. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (5), pp.414-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2007-964980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005849v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of muscle belly elastic properties during passive stretching using transient elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean Luc Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.2305-2311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2008.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985556v1</w:t>
+                <w:t xml:space="preserve">hal-01005849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Applications marines des matériaux composites - Cas des voiliers de compétition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-am5655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006781v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Statistical Analysis of the Effects of Building Conditions on the Initial Loadings of On-piles Quays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1475921708090563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01005852v1</w:t>
+                <w:t xml:space="preserve">hal-04985556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of stretching velocity on passive resistance developed by the knee musculo-articular complex: contributions of frictional and viscoelastic behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (2), pp.243-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-008-0695-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05269898v1</w:t>
+                <w:t xml:space="preserve">hal-01006781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme storm loading on in-service wharf structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accuracy of Biodex system 3 pro computerized dynamometer in passive mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 10 (5), pp.565-581. </w:t>
+              <w:t xml:space="preserve">Medical Engineering &amp; Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (7), pp.880-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medengphy.2007.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006890v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of strain distribution and temperature gradient profiles from phase measurements of embedded fibre Bragg gratings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of residual stresses in wound composite tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1464-4258/8/9/011⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (2), pp.337-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006728v1</w:t>
+                <w:t xml:space="preserve">hal-01005852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Nonuniform Thermal Expansion Coefficient of a PVC Foam Core by Speckle Interferometry - Influence on the Mechanical Behavior of Sandwich Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (5), pp.393-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021955X06066105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005924v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre volume fraction on mode II interlaminar fracture toughness of glass/epoxy using the 4ENF specimen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extreme storm loading on in-service wharf structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. A. Carlsson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.07.014⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10 (5), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2006.9692845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006970v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le collage structural dans la construction navale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of strain distribution and temperature gradient profiles from phase measurements of embedded fibre Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/8/9/011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007009v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural mechanical testing of a full-size adhesively bonded motorboat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/147509020421800405⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (4), pp.672-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007334v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of fibre volume fraction on mode II interlaminar fracture toughness of glass/epoxy using the 4ENF specimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 65 (2), pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2004.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le collage structural dans la construction navale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caoutchoucs et Plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 822, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural mechanical testing of a full-size adhesively bonded motorboat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part M: Journal of Engineering for the Maritime Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 218 (4), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/147509020421800405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comportement des matériaux à voiles de bateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13 (3), pp.251 - 261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rcma.13.251-261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sea Water Aging ofGlass Reinforced Composites:Shear Behaviour andDamage Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 35 (15), pp.1343-1372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1106/MNBC-81UB-NF5H-P3ML⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL STUDY OF THE FLEXURAL STRENGTHENING OF STEEL PLATES WITH BONDED HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Jebli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio DE BARROS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Fiber-Reinforced Polymer (FRP) Composites in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lisbon (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du vieillissement hygroscopique à long terme de structures sandwichs composites biosourcés à l'aide de l'émission acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 2025 - Les Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gif-sur-Yvette, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERIZATION OF CYCLIC HYGROTHERMAL SWELLING AND SHRINKAGE BEHAVIOR OF BALSA WOOD AND GFRP-BALSA SANDWICH STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Sandwich Structures (ICSS-14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Genova, Jun 2025, Genova, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la méthode de staggering appliquée aux jeux inter-bandes en placement de fibres automatisé (AFP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Freour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE FLEXURAL BEHAVIOR OF STEEL PLATES REINFORCED WITH HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 21st European Conference on Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Composite Materials (ESCM), Jul 2024, Nantes (France), France. pp.115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379557v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental analysis of moisture diffusion behavior in bio-based balsa wood core composite sandwich</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE FLEXURAL BEHAVIOR OF STEEL PLATES REINFORCED WITH HYBRID FLAX/CARBON COMPOSITE PATCHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Tazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Jebli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio DE BARROS</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM21 – 21st European Conference on Composite Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 21st European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Nantes (France), France. pp.944-951</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716797v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tow-drop areas influence on composite laminates in Automated Fiber Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénolé Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.702, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04656841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of moisture diffusion in epoxy resin : empirical and modeling insights into absorption-desorption behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Tarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Fajoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cocaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Nantes, France. pp.714-721, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60691/yj56-np80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the temperature during thermoplastic composites assembling with fibre Bragg gratings: Validation using a rheometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Korycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Forming (ESAFORM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2678-2685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of 4-point bending fatigue performance of composite sandwiches with reduced carbon footprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Fatigue of Composites (ICFC9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vicenza, Italy. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture effects on monitoring GFRP-balsa sandwich structure by acoustic emission and infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Sandwich Structures (ICSS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Knoxville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laetitia Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojing Gong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755106v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des mécanismes d’endommagement des structures sandwich GFRP-balsa sous flexion 4 points par couplage d’émission acoustique et de thermographie infrarouge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaojing Gong</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 22</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Advances in Mechanical Engineering and Mechanics (ICAMEM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.299-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075821v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of Composite Instrumented by Optical Fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi El Abdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vichith Chean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ramezani Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Mechatronics &amp; Cyber-Mechatronics – ICOMECYME2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d'un stratifié composite thermoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse 3D en temps réel et in situ des mécanismes de (dé)consolidation dans les composites thermoplastiques renforcés lors de leur thermo-estampage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfissuration des composites Non-Crimp Fabric sous vieillissement hygrothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Bezzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">21e Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421132v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite laminate with embedded electric cables submitted to low energy impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesure et prédiction des déformations et contraintes résiduelles lors du refroidissement d’un stratifié composite thermoplastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Composites 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308619v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La présence d'humidité peut-elle influencer les propriétés mécaniques des matériaux composites sandwich en cas d'incendie ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse 3D en temps réel et in situ des mécanismes de (dé)consolidation dans les composites thermoplastiques renforcés lors de leur thermo-estampage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Lakroune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Martoïa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420735v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Composite laminate with embedded electric cables submitted to low energy impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227871v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear behavior of thermoformed woven-textile thermoplastic prepregs: An analysis combining bias-extension test and X-ray microtomography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La présence d'humidité peut-elle influencer les propriétés mécaniques des matériaux composites sandwich en cas d'incendie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgio Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20TH International ESAFORM Conference on Material Forming (esaform 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980318v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the thermo-mechanical behaviour of a complex assembly through dynamic mechanical analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stress gradient determination in anti-corrosion multilayer coating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS20 - 20th international conference on composite structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la section Ouest de la SF2M 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052775v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on the damage of multifunctional structures under low energy impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shear behavior of thermoformed woven-textile thermoplastic prepregs: An analysis combining bias-extension test and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gassoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orgéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 20 - Les Journées Nationales sur les Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20TH International ESAFORM Conference on Material Forming (esaform 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598820v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Investigations on the thermo-mechanical behaviour of a complex assembly through dynamic mechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS20 - 20th international conference on composite structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15651/978-88-938-5041-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153219v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude de l'endommagement de structures composites multifonctionnelles sous impacts basses énergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878178v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+                <w:t xml:space="preserve">Investigations on the damage of multifunctional structures under low energy impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
+                <w:t xml:space="preserve">Thibaut Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
+              <w:t xml:space="preserve">JNC 20 - Les Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008977v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of oblique impact on helicopter blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures (ICCS18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008888v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of oblique impacts on instrumented woven composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">International Conference on Composites Structures 18 - ICCS18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008266v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+                <w:t xml:space="preserve">Identification à l'aide de capteurs optiques à réseaux de Bragg des coefficients de dilatation hygroscopiques d'un composite à matrice organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Casari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la section ouest de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Nazaire, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008395v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement and Modelling of Chemical Shrinkage of Thermoset Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Composite Structures (ICCS16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011386v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the diffusion behavior of natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fréour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofonc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">15th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008477v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Shape evolution of carbon epoxy laminated composite during curing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasir Nawab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sobotka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nuremberg, Germany. pp.1145-1150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.1145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598009v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of moisture diffusion parameters in organic matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ramezani-Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Composite Structures (ICCS16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Porto, Portugal. http://paginas.fe.up.pt/~iccs16/CD/241-280/251Ramezani.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008080v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation multiéchelle du comportement mécanique de composites renforcés par des fibres courtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Célino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+              <w:t xml:space="preserve">Nanofonc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391470v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+                <w:t xml:space="preserve">Identification des paramètres de diffusion d'humidité des matériaux composites à matrices organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramezani Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fréour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398025v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Durabilité des structures en mer : enjeux pour les chargements de bio-salissures et la tenue des matériaux composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398014v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of dynamic shear stress-Strain relationship in adhesively bonded assemblies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du procédé d'estampage de composites thermoplastiques à fibres longues = Characterization of the thermostamping process of long fibres composites laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Gazo-Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Guégan</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Perronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Loch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008061v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement mécanique d'un complexe musculo-articulaire passif in vivo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesure de gradients de déformations par fibre optique = Strain gradient measurement with optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495592v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Young modulus profile in PVC foam core thickness using speckle inteferometry and inverse method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determination of dynamic shear stress-Strain relationship in adhesively bonded assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Guégan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speckle'06 International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.695838⟩</w:t>
+              <w:t xml:space="preserve">International Conference on the Mechanical and Physical Behaviour of Materials under Dynamic Loading (DYMAT2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/dymat/2009038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008283v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Critère de rupture en compression dans le sens des fibres du pli unidirectionnel intégrant l'effet de structure = Compressive failure criterion in fibre direction with structural effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNC 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. 10 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007979v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement mécanique d'un complexe musculo-articulaire passif in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009085v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Identification of Young modulus profile in PVC foam core thickness using speckle inteferometry and inverse method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos G. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Speckle'06 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Nimes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.695838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008397v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Characterization of residual stresses in a composite curved sandwich beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROMECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Saint-Etienne, France. pp.672-678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008308v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Inflatable torus structure - Testing and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wielgosz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">3th International Conference on Composite in Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007946v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading rate effects on foam cores for marine sandwich structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lolive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Aalborg, Denmark. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of novel K-Cor sandwich structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Buckling and dynamics of inflatable beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Le Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Textile Composites and Inflatable Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Stuttgart, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007974v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of novel K-Cor sandwich structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cartié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sandwich Structures 7: Advancing with Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-3848-8_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007835v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate index profile measurements for fiber bragg gratings and sensor application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josselin Lebon</w:t>
+                <w:t xml:space="preserve">Actions de tempêtes sur des ouvrages portuaires en service : intérêt de l'instrumentation pour le calcul en fiabilité des structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Nouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Rguig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Optical Fiber Measurements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4e Conférence Nationale "Fiabilité de matériaux et des structures" (JNF'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007832v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie d'instrumentation pour la gestion optimisée des ouvrages portuaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measurement of Thermal Expansion Coefficient Gradient of PVC Foam by Speckle Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Verdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIes Journées Génie Civil - Génie Côtier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Compiègne, France</w:t>
+              <w:t xml:space="preserve">8th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008958v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de poutres en tissu enduit gonflées à haute pression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Uncertainty updating of on-pile wharf after monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Verdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Yáñez-Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième Colloque National de Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Giens (Var), France</w:t>
+              <w:t xml:space="preserve">Ninth International Conference on Structural Safety and Reliability (ICOSSAR'05) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007999v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accurate index profile measurements for fiber bragg gratings and sensor application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Quinquempois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2002-1292⟩</w:t>
+              <w:t xml:space="preserve">Symposium on Optical Fiber Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boulder, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOFM.2004.183503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008964v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stratégie d'instrumentation pour la gestion optimisée des ouvrages portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Verdure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">VIIIes Journées Génie Civil - Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008195v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage modeling and characterization of a three-dimensional woven composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportement mécanique de poutres en tissu enduit gonflées à haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsu-Wei Chou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCM-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
+              <w:t xml:space="preserve">Sixième Colloque National de Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Giens (Var), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008054v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental study and modelling of highly inflated fabric beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First European Workshop on Inflatable Space Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strength of inflatable fabric beams at high pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">43rd AIAA/ASME/ASCE/AHS/ASC Structures, Structural Dynamics, and Materials Conference, Structures, Structural Dynamics, and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Denver, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2002-1292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage modeling and characterization of a three-dimensional woven composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ladevèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Wei Chou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCM-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damage and scatter behaviour of glass reinforced marine composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Hervé de Roeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM-7: Seventh European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13076,363 +13897,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of corrosion resistant coatings deposited on steel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Richard-Plouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2017, European Materials Research Society Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Characterization of a Composite Sandwich Core Under Shear Stress Based on a Torsion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mharsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Casari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Fajoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Mechanical Engineering, Materials and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.299-305, 2021, Lecture Notes in Mechanical Engineering, 978-3-030-52071-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52071-7_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platform for the take-off and landing of an aircraft for generating electric power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Walrick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2023084167A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure gonflable étanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Casari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Loch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pouzaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2938857. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId337"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13579,51 +14562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Th&#233;bault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fr&#233;our" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Casari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2026.111689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348879v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Fajoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Bouziane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532603003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10996362251361216" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249697v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.30031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290162v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Tazi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemere de Araujo Alves Lima" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio Henrique Pires da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Jebli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103559" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laetitia Pastor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Gong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17051044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio de Barros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Leite Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.26725" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vogel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Walrick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2526/1/012034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306543v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Alila" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kchaou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07316844231201186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04092691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2023.110774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mharsi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-07672-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Orange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.106039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931939v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi El Abdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vichith Chean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramezani Dana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17683/ijomam/issue7.10" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113231" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hatte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dubos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guitter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Richard-Plouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-04929-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bailleul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319862344" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202461v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arab Fatiha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Augier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Deniset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7120423" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02587704v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pernod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ducoin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Le Sourne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Astolfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106647" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227991v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jouan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03711617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Obeid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNSTW268-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04251933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Ibrahim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317720010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani-Dana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.04.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Tranvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casari Pascal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.09.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRJDW19L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836991v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Perronnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.10.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGQKJR6Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2013.00043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154405v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2014.04.018" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006825v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Nawab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sobotka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312440130" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Matadi Boumbimba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sangleboeuf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2012.11.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q69LD0KR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Borjon-Piron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.02.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VT0L3L4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006756v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bun Eang Sar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ramezani Dana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.23.19-34" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005853v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-7026-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006939v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313477963" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39148" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B27F9627752D8E6A653EC37419C8C1F50EC2298D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102026v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1129" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006724v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.09.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jochum" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2012.06.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP6QXTBV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Challita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Othman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khalil" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2010.11.014" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.326.19" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007320v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcnair" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2009.02.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007360v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2008.10.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006976v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grognec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Choqueuse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marstruc.2009.09.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Catheline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.11.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005847v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mariot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.12.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mc Nair" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2007-964980" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gennisson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2008.03.033" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007476v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am5655" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985556v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Y&#225;&#241;ez-Godoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1475921708090563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006781v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0695-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004974v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2007.11.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.03.026" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269898v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021955X06066105" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-XWRPSDWZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Nouy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2006.9692845" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006728v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lupi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/8/9/011" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005924v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gornet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.05.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96MFD265-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006970v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Carlsson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2004.07.014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007009v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Roy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nadot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baur" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/147509020421800405" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005983v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Boh&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.13.251-261" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007273v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maz&#233;as" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1106/MNBC-81UB-NF5H-P3ML" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBDB26185F73DC5DFC4A84CD771CDB2F19BC704A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio DE BARROS" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228388v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360113v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Freour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716797v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60691/yj56-np80" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379557v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04656841v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Tarin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cocaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562265v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Korycki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Carassus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-293" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075790v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04075821v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Sellami" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52071-7_41" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935854v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423152v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bezzou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329398v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Bailleul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Lakroune" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumont" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308619v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vogel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420735v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgio Rizk" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227871v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980318v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gassoumi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008011" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052775v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15651/978-88-938-5041-4" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621564v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598820v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008266v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008395v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008888v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.1145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011386v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008477v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598009v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008080v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398025v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Gazo-Hanna" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Loch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398014v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Morvan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008061v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gu&#233;gan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/dymat/2009038" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391470v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495592v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008283v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos G. Ferreira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Bouzidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.695838" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007979v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008308v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008383v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lolive" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_90" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Le Van" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007974v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Carti&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3848-8_87" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C027FAF000402691D7B9C65D88BB2CF9252AFC13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007835v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Rguig" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008397v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009085v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Verdure" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quinquempois" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lebon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFM.2004.183503" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008958v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#233;rard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007999v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008964v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2002-1292" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chou" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008052v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Herv&#233; de Roeck" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227598v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560466v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513210v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102014v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pouzaint" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>