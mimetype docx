--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use the aortic valve calcium score to improve the results of transcatheter aortic valve implantation with a self-expanding prosthesis</w:t>
+                <w:t xml:space="preserve">High-flow priapism: Highly selective embolization of a traumatic arterio-cavernosal fistula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clerfond</w:t>
+                <w:t xml:space="preserve">H Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combaret</w:t>
+                <w:t xml:space="preserve">Chiara Perazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pascal Salazard</w:t>
+                <w:t xml:space="preserve">Sébastien Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Innorta</w:t>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Éric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 115 (5), pp.305-314. </w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873607v1</w:t>
+                <w:t xml:space="preserve">hal-03667254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-flow priapism: Highly selective embolization of a traumatic arterio-cavernosal fistula</w:t>
+                <w:t xml:space="preserve">How to use the aortic valve calcium score to improve the results of transcatheter aortic valve implantation with a self-expanding prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Dang</w:t>
+                <w:t xml:space="preserve">Guillaume Clerfond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Perazzini</w:t>
+                <w:t xml:space="preserve">Nicolas Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Caudron</w:t>
+                <w:t xml:space="preserve">Jean Pascal Salazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ravel</w:t>
+                <w:t xml:space="preserve">Andrea Innorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Dumousset</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Archives of cardiovascular diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 115 (5), pp.305-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2021.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acvd.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667254v1</w:t>
+                <w:t xml:space="preserve">hal-04873607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intravascular foreign body retrieval: Three techniques in one patient</w:t>
               </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,377 +1172,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
+                <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
+                <w:t xml:space="preserve">Claire Boudinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robin Strand</w:t>
+                <w:t xml:space="preserve">Mikael Fontarensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164259v1</w:t>
+                <w:t xml:space="preserve">hal-04873615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boudinaud</w:t>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Fontarensky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.169-174. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.101635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873615v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (7), pp.1848 - 1856. </w:t>
@@ -3294,295 +3294,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute complications of benign uterine leiomyomas: Treatment of intraperitoneal haemorrhage by embolisation of the uterine arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontarensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ndoye Diop</w:t>
+                <w:t xml:space="preserve">P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vo Hoang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Dumousset</w:t>
+                <w:t xml:space="preserve">A.S. Azuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 94 (9), pp.885-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098790v1</w:t>
+                <w:t xml:space="preserve">hal-02098793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute complications of benign uterine leiomyomas: Treatment of intraperitoneal haemorrhage by embolisation of the uterine arteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fontarensky</w:t>
+                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ndoye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vo Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouchet</w:t>
+                <w:t xml:space="preserve">A. Alfidja Lankoaonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Azuar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Boyer</w:t>
+                <w:t xml:space="preserve">E. Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (9), pp.885-890. </w:t>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098793v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventional Radiologists: A Necessary Evolution of Leaded Protective Aprons Design</w:t>
               </w:r>
@@ -3607,51 +3607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3849,51 +3849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3996,51 +3996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Wilczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Innorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4110,535 +4110,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cisplatin Pharmacokinetics in Nontumoral Pig Liver Treated With Intravenous or Transarterial Hepatic Chemoembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouculat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (4), pp.430-434. </w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (6), pp.1467-1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00270-012-0386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098784v1</w:t>
+                <w:t xml:space="preserve">hal-02098787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent Bleeding Within 24 Hours After Uterine Artery Embolization for Severe Postpartum Hemorrhage: Are There Predictive Factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (3), pp.508-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00270-011-0181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisplatin Pharmacokinetics in Nontumoral Pig Liver Treated With Intravenous or Transarterial Hepatic Chemoembolization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouculat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-012-0386-0⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.430-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098787v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of isolated non-traumatic renal artery dissection: report of four cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Radiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (4), pp.401-405. </w:t>
@@ -4715,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4810,51 +4810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial Injury Complicating Subclavian Central Venous Catheter Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5090,51 +5090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pitfalls in diagnosis of uterine artery pseudoaneurysm after Cesarean section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fatimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Delli Fraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5486,729 +5486,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Détection des disproportions fœtopelviennes par réalité virtuelle : étude de faisabilité à propos de trois cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098773v1</w:t>
+                <w:t xml:space="preserve">hal-02098775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malclès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ravan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (5), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02098778v1</w:t>
+                <w:t xml:space="preserve">hal-02098780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Tixier</w:t>
+                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schöenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.514-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02098780v1</w:t>
+                <w:t xml:space="preserve">hal-02098779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des disproportions fœtopelviennes par réalité virtuelle : étude de faisabilité à propos de trois cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Ami</w:t>
+                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (1), pp.40-45. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jradio.2009.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098775v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Stoica</w:t>
+                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kheir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Schöenig</w:t>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (5), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098779v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolisation portale préopératoire par Amplatzer® Vascular Plugs (AVP) : 17 patients</w:t>
               </w:r>
@@ -6765,51 +6765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rabischong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Rocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (4), pp.515-7</w:t>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,51 +7249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7338,319 +7338,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rest and low-dose dobutamine Tc-99m-mibi gated-SPECT for early prediction of left ventricular remodeling after a first reperfused myocardial infarction</w:t>
+                <w:t xml:space="preserve">Pontage aortocoronarien, hémodialyse et vol thoracique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ernande</w:t>
+                <w:t xml:space="preserve">Pascal Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cachin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">Bernard Citron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Morand</w:t>
+                <w:t xml:space="preserve">Nicole Gazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.648-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12350-009-9098-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098763v1</w:t>
+                <w:t xml:space="preserve">hal-02098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontage aortocoronarien, hémodialyse et vol thoracique interne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rest and low-dose dobutamine Tc-99m-mibi gated-SPECT for early prediction of left ventricular remodeling after a first reperfused myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cluzel</w:t>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Citron</w:t>
+                <w:t xml:space="preserve">Nicolas Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Gazuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (7), pp.648-651. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.597-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12350-009-9098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098764v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menses recovery and fertility after artery embolization for PPH: a single-center retrospective observational study</w:t>
               </w:r>
@@ -7922,303 +7922,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thrombus aspiration on infarct size and left ventricular function in high-risk patients with acute myocardial infarction treated by percutaneous coronary intervention. Results of a prospective controlled pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Cachin</w:t>
+                <w:t xml:space="preserve">Placenta percreta: urologic complication after successful conservative management by uterine arterial embolization: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2008.11.017⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 201 (5), pp.e7-e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2009.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098760v1</w:t>
+                <w:t xml:space="preserve">hal-02098765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta percreta: urologic complication after successful conservative management by uterine arterial embolization: a case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bros</w:t>
+                <w:t xml:space="preserve">Effect of thrombus aspiration on infarct size and left ventricular function in high-risk patients with acute myocardial infarction treated by percutaneous coronary intervention. Results of a prospective controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Lipiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (3), pp.583.e1-583.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2008.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2009.08.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098765v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of left ventricular volumes and function by cine-MR imaging depending on the investigator’s experience</w:t>
               </w:r>
@@ -8853,298 +8853,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Ravel</w:t>
+                <w:t xml:space="preserve">T Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
+                <w:t xml:space="preserve">K Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (11 Pt 1), pp.1709-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098749v1</w:t>
+                <w:t xml:space="preserve">hal-02098754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chahid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J Garcier</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11255-006-9072-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098754v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolization of Hepatic and Adrenal Metastasis to Treat Cushing’s Syndrome Associated with Medullary Thyroid Carcinoma: A Case Report</w:t>
               </w:r>
@@ -9276,51 +9276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vascular interventional procedures in oncology].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9328,51 +9328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (2), pp.147-59</w:t>
@@ -9622,51 +9622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal vein stenosis and occlusion stenting after liver transplantation in two adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (9), pp.1073-7</w:t>
@@ -10163,77 +10163,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3-D Skeleton-Based Segmentation of Liver Vessels from MRI and CT for Couinaud Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,103 +10297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed shock filtered defuzzification with Zernike moments for liver tumor extraction in MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abder-Rahman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.17-22, </w:t>
@@ -10588,51 +10588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
@@ -10994,51 +10994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>