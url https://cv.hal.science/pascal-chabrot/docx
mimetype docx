--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -1172,563 +1172,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
+                <w:t xml:space="preserve">Ontology-Based Approach for Liver Cancer Diagnosis and Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Boudinaud</w:t>
+                <w:t xml:space="preserve">Rim Messaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
+                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Fontarensky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.116-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10278-018-0115-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873615v1</w:t>
+                <w:t xml:space="preserve">hal-03164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+                <w:t xml:space="preserve">Claire Boudinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Rositi</w:t>
+                <w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Strand</w:t>
+                <w:t xml:space="preserve">Mikael Fontarensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76, pp.101635. </w:t>
+              <w:t xml:space="preserve">European Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.169-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrad.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164259v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.04.014⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.101635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121382v1</w:t>
+                <w:t xml:space="preserve">hal-03164259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Approach for Liver Cancer Diagnosis and Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Messaoudi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.116-130. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10278-018-0115-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164261v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver hypertrophy: Underlying mechanisms and promoting procedures before major hepatectomy</w:t>
               </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (7), pp.1848 - 1856. </w:t>
@@ -2642,2071 +2642,2071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jerome Tavernier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-016-3133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095438v1</w:t>
+                <w:t xml:space="preserve">hal-02095434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimioembolisation trans-artérielle lipiodolée répétée chez des patients porteurs de carcinome hépatocellulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Dione Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Boyer</w:t>
+                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diop Sokhna Ba</w:t>
+                <w:t xml:space="preserve">Boris Guiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Africain d'Imagerie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094259v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chimioembolisation trans-artérielle lipiodolée répétée chez des patients porteurs de carcinome hépatocellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pezet</w:t>
+                <w:t xml:space="preserve">Abdoulaye Ndoye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Buc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+                <w:t xml:space="preserve">Abdoulaye Dione Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diop Sokhna Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Africain d'Imagerie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095434v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unenhanced 3D Turbo Spin-Echo MR Angiography of Lower Limbs in Peripheral Arterial Disease: A Comparative Study With Gadolinium-Enhanced MR Angiography</w:t>
+                <w:t xml:space="preserve">Distortion of the CoreValve during transcatheter aortic valve-in-valve implantation due to valve dislocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
+                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chadi Braidy</w:t>
+                <w:t xml:space="preserve">Krzysztof Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Innorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Habouchi</w:t>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Niang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+                <w:t xml:space="preserve">Piotr Chodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.294-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carrev.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2214/AJR.12.8730⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098794v1</w:t>
+                <w:t xml:space="preserve">hal-02098795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
+                <w:t xml:space="preserve">Unenhanced 3D Turbo Spin-Echo MR Angiography of Lower Limbs in Peripheral Arterial Disease: A Comparative Study With Gadolinium-Enhanced MR Angiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohou</w:t>
+                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
+                <w:t xml:space="preserve">Chadi Braidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
+                <w:t xml:space="preserve">Amine Habouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Feuillâtre</w:t>
+                <w:t xml:space="preserve">Khadim Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Courbon</w:t>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.irbm.2013.07.006. </w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 200 (5), pp.1145-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2214/AJR.12.8730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865128v1</w:t>
+                <w:t xml:space="preserve">hal-02098794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute complications of benign uterine leiomyomas: Treatment of intraperitoneal haemorrhage by embolisation of the uterine arteries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouchet</w:t>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Azuar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Boyer</w:t>
+                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Feuillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.021⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.irbm.2013.07.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098793v1</w:t>
+                <w:t xml:space="preserve">hal-00865128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Vo Hoang</w:t>
+                <w:t xml:space="preserve">Acute complications of benign uterine leiomyomas: Treatment of intraperitoneal haemorrhage by embolisation of the uterine arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumousset</w:t>
+                <w:t xml:space="preserve">P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Azuar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 94 (9), pp.885-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098790v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Radiologists: A Necessary Evolution of Leaded Protective Aprons Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mechin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Ravel</w:t>
+                <w:t xml:space="preserve">A. Ndoye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dumousset</w:t>
+                <w:t xml:space="preserve">V. Vo Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfidja Lankoaonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098791v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphome et artères : une atteinte périvasculaire ou intravasculaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fränz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Molucon Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-F. Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (3), pp.162-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interventional Radiologists: A Necessary Evolution of Leaded Protective Aprons Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Dorigo</w:t>
+                <w:t xml:space="preserve">Joël Guersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Guillaume Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00916944v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of the CoreValve during transcatheter aortic valve-in-valve implantation due to valve dislocation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Wilczek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Innorta</w:t>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Chodor</w:t>
+                <w:t xml:space="preserve">Enrica Dorigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carrev.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098795v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00916944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cisplatin Pharmacokinetics in Nontumoral Pig Liver Treated With Intravenous or Transarterial Hepatic Chemoembolization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">Unenhanced MR Angiography of Renal Arteries: 51 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Braidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+                <w:t xml:space="preserve">Iskandar Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Omar Helweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-012-0386-0⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (5), pp.W629-W637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2214/AJR.12.8513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098787v1</w:t>
+                <w:t xml:space="preserve">hal-02098789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Bleeding Within 24 Hours After Uterine Artery Embolization for Severe Postpartum Hemorrhage: Are There Predictive Factors?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cisplatin Pharmacokinetics in Nontumoral Pig Liver Treated With Intravenous or Transarterial Hepatic Chemoembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">François Bouculat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35 (3), pp.508-514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-011-0181-3⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 35 (6), pp.1467-1474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-012-0386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098777v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recurrent Bleeding Within 24 Hours After Uterine Artery Embolization for Severe Postpartum Hemorrhage: Are There Predictive Factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp.508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-011-0181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098784v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of isolated non-traumatic renal artery dissection: report of four cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Radiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (4), pp.401-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1258/ar.2012.110303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypersplenism due to portal hypertension: Retrospective evaluation of 17 patients treated by splenic embolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4715,2942 +4715,2942 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 93 (1), pp.30-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arterial Injury Complicating Subclavian Central Venous Catheter Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cosserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.101-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.jvca.2010.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new injectable radiopaque chitosan-based sclerosing embolizing hydrogel for endovascular therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Fatimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Berrahmoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (7), pp.2712-2721. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in diagnosis of uterine artery pseudoaneurysm after Cesarean section</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bonnin</w:t>
+                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (4), pp.482-483. </w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.430-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/uog.11123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098783v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolization and Endothelial Ablation With Chitosan and Sodium Sotradecol Sulfate: Preliminary Results in an Animal Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pitfalls in diagnosis of uterine artery pseudoaneurysm after Cesarean section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Delli Fraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">A. Delabaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
+                <w:t xml:space="preserve">M. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (3), pp.439-449. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.482-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1583/11-3745R.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/uog.11123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098788v1</w:t>
+                <w:t xml:space="preserve">hal-02098783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unenhanced MR Angiography of Renal Arteries: 51 Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chadi Braidy</w:t>
+                <w:t xml:space="preserve">Embolization and Endothelial Ablation With Chitosan and Sodium Sotradecol Sulfate: Preliminary Results in an Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskandar Daou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
+                <w:t xml:space="preserve">Patrizio Delli Fraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Helweh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 199 (5), pp.W629-W637. </w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2214/AJR.12.8513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1583/11-3745R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098789v1</w:t>
+                <w:t xml:space="preserve">hal-02098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des disproportions fœtopelviennes par réalité virtuelle : étude de faisabilité à propos de trois cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indications de l’angioplastie des artères rénales : à revisiter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ami</w:t>
+                <w:t xml:space="preserve">A. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 92 (1), pp.40-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jradio.2009.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098775v1</w:t>
+                <w:t xml:space="preserve">hal-02098776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection des disproportions fœtopelviennes par réalité virtuelle : étude de faisabilité à propos de trois cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Malclès</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V. Tixier</w:t>
+                <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (1), pp.40-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2009.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098780v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
+                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malclès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ravan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (5), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098779v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schöenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.514-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098773v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embolisation portale préopératoire par Amplatzer® Vascular Plugs (AVP) : 17 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrian Kastler</w:t>
+                <w:t xml:space="preserve">A.-C. Kalenderian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (10), pp.899-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098778v1</w:t>
+                <w:t xml:space="preserve">hal-02098781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolisation portale préopératoire par Amplatzer® Vascular Plugs (AVP) : 17 patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-C. Kalenderian</w:t>
+                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.06.001⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.62-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098781v1</w:t>
+                <w:t xml:space="preserve">hal-02098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications de l’angioplastie des artères rénales : à revisiter ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ravel</w:t>
+                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (5), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.02.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098776v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive PET-CT scan in hepatocellular adenoma with concomitant benign liver tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cardiac tamponade after malignant superior vena cava stenting: Two case reports and brief review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupre</w:t>
+                <w:t xml:space="preserve">David da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Golffier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Flamein</w:t>
+                <w:t xml:space="preserve">Pascal Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.256-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02841850903578807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098768v1</w:t>
+                <w:t xml:space="preserve">hal-02098767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta Accreta: Management with Uterine Artery Embolization in 17 Cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[CT and MR imaging follow-up of medically treated acute aortic syndrome].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Favrolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (5 Pt 2), pp.647-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098769v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tridimensional vector animation from fetal MRI as a simulation of delivery].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ami</w:t>
+                <w:t xml:space="preserve">Placenta Accreta: Management with Uterine Artery Embolization in 17 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Delmas</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.644-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2010.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098770v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revascularization of traumatic renal artery dissection by endoluminal stenting: Three cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive PET-CT scan in hepatocellular adenoma with concomitant benign liver tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Golffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Mballa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samer Nasser</w:t>
+                <w:t xml:space="preserve">R. Flamein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02841850903473314⟩</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (4-5), pp.338-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098766v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Outcome After Conservative Treatment of Placenta Accreta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Tridimensional vector animation from fetal MRI as a simulation of delivery].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gallot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B Rabischong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (4), pp.515-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098772v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[CT and MR imaging follow-up of medically treated acute aortic syndrome].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
+                <w:t xml:space="preserve">Revascularization of traumatic renal artery dissection by endoluminal stenting: Three cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Favrolt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">Jean Claude Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ravel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samer Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02841850903473314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098771v1</w:t>
+                <w:t xml:space="preserve">hal-02098766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac tamponade after malignant superior vena cava stenting: Two case reports and brief review of the literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Outcome After Conservative Treatment of Placenta Accreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Motreff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (3), pp.256-259. </w:t>
+              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (5), pp.1219-1220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/02841850903578807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0b013e3181f738c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098767v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontage aortocoronarien, hémodialyse et vol thoracique interne</w:t>
+                <w:t xml:space="preserve">Rest and low-dose dobutamine Tc-99m-mibi gated-SPECT for early prediction of left ventricular remodeling after a first reperfused myocardial infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cluzel</w:t>
+                <w:t xml:space="preserve">Laura Ernande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Gazuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Nicolas Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.06.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.597-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12350-009-9098-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098764v1</w:t>
+                <w:t xml:space="preserve">hal-02098763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rest and low-dose dobutamine Tc-99m-mibi gated-SPECT for early prediction of left ventricular remodeling after a first reperfused myocardial infarction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pontage aortocoronarien, hémodialyse et vol thoracique interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cachin</w:t>
+                <w:t xml:space="preserve">Pascal Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durel</w:t>
+                <w:t xml:space="preserve">Bernard Citron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Morand</w:t>
+                <w:t xml:space="preserve">Nicole Gazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 16 (4), pp.597-604. </w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.648-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12350-009-9098-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2009.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098763v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menses recovery and fertility after artery embolization for PPH: a single-center retrospective observational study</w:t>
               </w:r>
@@ -7928,90 +7928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta percreta: urologic complication after successful conservative management by uterine arterial embolization: a case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8084,64 +8084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janusz Lipiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Monzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8243,51 +8243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lipiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8344,256 +8344,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotic aneurysm of the ascending aorta: an unusual infectious complication of left ventricular assist device explantation</w:t>
+                <w:t xml:space="preserve">[Role of endovascular treatment of symptomatic splanchnic artery stenoses in HIV patients: report of three cases].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Combes</w:t>
+                <w:t xml:space="preserve">H. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), pp.221-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098759v1</w:t>
+                <w:t xml:space="preserve">hal-02098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Role of endovascular treatment of symptomatic splanchnic artery stenoses in HIV patients: report of three cases].</w:t>
+                <w:t xml:space="preserve">Mycotic aneurysm of the ascending aorta: an unusual infectious complication of left ventricular assist device explantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vacher</w:t>
+                <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (9), pp.1079-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehn617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098761v1</w:t>
+                <w:t xml:space="preserve">hal-02098759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcome intimal de l’artère pulmonaire</w:t>
               </w:r>
@@ -8713,51 +8713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Uterine Artery Embolization (PUAE) Before Uterine Fibroid Myomectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,729 +8853,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascending-to-descending aortic extra-anatomic graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Chahid</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Azarnoush</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles de Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.663-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcts.2007.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098754v1</w:t>
+                <w:t xml:space="preserve">hal-02098753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Ravel</w:t>
+                <w:t xml:space="preserve">T Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
+                <w:t xml:space="preserve">K Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (11 Pt 1), pp.1709-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098749v1</w:t>
+                <w:t xml:space="preserve">hal-02098754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolization of Hepatic and Adrenal Metastasis to Treat Cushing’s Syndrome Associated with Medullary Thyroid Carcinoma: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourlet</w:t>
+                <w:t xml:space="preserve">D Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (5), pp.1052-1055. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-007-9112-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-007-9112-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Vascular interventional procedures in oncology].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
+                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11255-006-9072-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098750v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending-to-descending aortic extra-anatomic graft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Carro</w:t>
+                <w:t xml:space="preserve">[Vascular interventional procedures in oncology].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (2), pp.147-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcts.2007.06.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02098753v1</w:t>
+                <w:t xml:space="preserve">hal-02098750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postpartum Spontaneous Coronary Artery Dissection: A Case of Pseudoaneurysm Evolution Detected on MDCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,90 +9622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal vein stenosis and occlusion stenting after liver transplantation in two adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (9), pp.1073-7</w:t>
@@ -10163,77 +10163,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3-D Skeleton-Based Segmentation of Liver Vessels from MRI and CT for Couinaud Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,103 +10297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed shock filtered defuzzification with Zernike moments for liver tumor extraction in MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abder-Rahman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.17-22, </w:t>
@@ -10431,90 +10431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning interventionnel et assistance pour la prise en charge des dissections aortiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lubniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Paccot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10588,51 +10588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
@@ -10994,51 +10994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>