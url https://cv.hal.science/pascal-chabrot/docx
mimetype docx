--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1172,161 +1172,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-Based Approach for Liver Cancer Diagnosis and Treatment</w:t>
+                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Messaoudi</w:t>
+                <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+                <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+                <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
+                <w:t xml:space="preserve">Robin Strand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (1), pp.116-130. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.101635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10278-018-0115-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164261v1</w:t>
+                <w:t xml:space="preserve">hal-03164259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of steatosis in alcoholic and nonalcoholic fatty liver disease: Evaluation of four MR techniques versus biopsy</w:t>
               </w:r>
@@ -1440,295 +1440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust multi-variability model based liver segmentation algorithm for CT-scan and MRI modalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Rositi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Strand</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164259v1</w:t>
+                <w:t xml:space="preserve">hal-02121382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation methods for liver and hepatic vessels from CT and MRI volumes, applied to the Couinaud scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ontology-Based Approach for Liver Cancer Diagnosis and Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Jaziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Mtibaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armand Abergel</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hawa Mohamed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Digital Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (1), pp.116-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10278-018-0115-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121382v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver hypertrophy: Underlying mechanisms and promoting procedures before major hepatectomy</w:t>
               </w:r>
@@ -2642,557 +2642,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Gagniere</w:t>
+                <w:t xml:space="preserve">Jerome Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Pezet</w:t>
+                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+                <w:t xml:space="preserve">Boris Guiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+                <w:t xml:space="preserve">Lucie Vadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticancer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095434v1</w:t>
+                <w:t xml:space="preserve">hal-02095438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two transarterial chemoembolization strategies for hepatocellular carcinoma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Tavernier</w:t>
+                <w:t xml:space="preserve">Chimioembolisation trans-artérielle lipiodolée répétée chez des patients porteurs de carcinome hépatocellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Ndoye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fagnoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">Abdoulaye Dione Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Guiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Vadot</w:t>
+                <w:t xml:space="preserve">Diop Sokhna Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53</w:t>
+              <w:t xml:space="preserve">Journal Africain d'Imagerie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095438v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimioembolisation trans-artérielle lipiodolée répétée chez des patients porteurs de carcinome hépatocellulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-lethal Right Liver Atrophy After TIPS Occlusion in A Cirrhotic Patient: Introducing The Hepatic Biembolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Ndoye Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Dione Diop</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diop Sokhna Ba</w:t>
+                <w:t xml:space="preserve">Emmanuel Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Africain d'Imagerie Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.7247-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-016-3133-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094259v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of the CoreValve during transcatheter aortic valve-in-valve implantation due to valve dislocation</w:t>
+                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Wilczek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Innorta</w:t>
+                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Chodor</w:t>
+                <w:t xml:space="preserve">Hélène Feuillâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carrev.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://dx.doi.org/10.1016/j.irbm.2013.07.006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098795v1</w:t>
+                <w:t xml:space="preserve">hal-00865128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unenhanced 3D Turbo Spin-Echo MR Angiography of Lower Limbs in Peripheral Arterial Disease: A Comparative Study With Gadolinium-Enhanced MR Angiography</w:t>
               </w:r>
@@ -3306,4059 +3294,4071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional planning and assistance for ascending aorta dissections</w:t>
+                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohou</w:t>
+                <w:t xml:space="preserve">A. Ndoye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Lubniewski</w:t>
+                <w:t xml:space="preserve">V. Vo Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Fetnaci</w:t>
+                <w:t xml:space="preserve">A. Alfidja Lankoaonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Feuillâtre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Courbon</w:t>
+                <w:t xml:space="preserve">E. Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865128v1</w:t>
+                <w:t xml:space="preserve">hal-02098790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute complications of benign uterine leiomyomas: Treatment of intraperitoneal haemorrhage by embolisation of the uterine arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontarensky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Azuar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 94 (9), pp.885-890. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diii.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of atheromatous renal artery in-stent restenosis in 51 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lymphome et artères : une atteinte périvasculaire ou intravasculaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fränz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ndoye Diop</w:t>
+                <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vo Hoang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
+                <w:t xml:space="preserve">C. Molucon Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alfidja Lankoaonde</w:t>
+                <w:t xml:space="preserve">E. Hermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dumousset</w:t>
+                <w:t xml:space="preserve">P.-F. Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 94 (1), pp.68-77. </w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (3), pp.162-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2012.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098790v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lymphome et artères : une atteinte périvasculaire ou intravasculaire ?</w:t>
+                <w:t xml:space="preserve">Interventional Radiologists: A Necessary Evolution of Leaded Protective Aprons Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fränz</w:t>
+                <w:t xml:space="preserve">Joël Guersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alfidja</w:t>
+                <w:t xml:space="preserve">Guillaume Mechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Molucon Chabrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P.-F. Montoriol</w:t>
+                <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2013.01.008⟩</w:t>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (3), pp.443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098792v1</w:t>
+                <w:t xml:space="preserve">hal-02098791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventional Radiologists: A Necessary Evolution of Leaded Protective Aprons Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dualé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Guersen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Enrica Dorigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mechin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumousset</w:t>
+                <w:t xml:space="preserve">Mehdi Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvir.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098791v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00916944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distortion of the CoreValve during transcatheter aortic valve-in-valve implantation due to valve dislocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraud Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Krzysztof Wilczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Innorta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dualé</w:t>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Dorigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Farhat</w:t>
+                <w:t xml:space="preserve">Piotr Chodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardiovascular Revascularization Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (5), pp.294-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carrev.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00916944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unenhanced MR Angiography of Renal Arteries: 51 Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recurrent Bleeding Within 24 Hours After Uterine Artery Embolization for Severe Postpartum Hemorrhage: Are There Predictive Factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskandar Daou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
+                <w:t xml:space="preserve">Sébastien Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Helweh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2214/AJR.12.8513⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (3), pp.508-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-011-0181-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098789v1</w:t>
+                <w:t xml:space="preserve">hal-02098777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cisplatin Pharmacokinetics in Nontumoral Pig Liver Treated With Intravenous or Transarterial Hepatic Chemoembolization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bouculat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (6), pp.1467-1474. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00270-012-0386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent Bleeding Within 24 Hours After Uterine Artery Embolization for Severe Postpartum Hemorrhage: Are There Predictive Factors?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-011-0181-3⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.430-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098777v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of isolated non-traumatic renal artery dissection: report of four cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Abdel-Kerim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Favrolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Radiologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (4), pp.401-405. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1258/ar.2012.110303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypersplenism due to portal hypertension: Retrospective evaluation of 17 patients treated by splenic embolization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Alfidja</w:t>
+                <w:t xml:space="preserve">Arterial Injury Complicating Subclavian Central Venous Catheter Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Chabanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cosserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 93 (1), pp.30-36. </w:t>
+              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.101-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2011.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.jvca.2010.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098782v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Injury Complicating Subclavian Central Venous Catheter Insertion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new injectable radiopaque chitosan-based sclerosing embolizing hydrogel for endovascular therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Chabanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kasra Azarnoush</w:t>
+                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cosserant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+                <w:t xml:space="preserve">Saoussen Berrahmoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cardiothoracic and Vascular Anesthesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jvca.2010.11.024⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.2712-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098774v1</w:t>
+                <w:t xml:space="preserve">hal-02098785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new injectable radiopaque chitosan-based sclerosing embolizing hydrogel for endovascular therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
+                <w:t xml:space="preserve">Hypersplenism due to portal hypertension: Retrospective evaluation of 17 patients treated by splenic embolization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Soulez</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.04.006⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 93 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2011.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098785v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endovascular treatment of eight renal artery aneurysms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Favrolt</w:t>
+                <w:t xml:space="preserve">Pitfalls in diagnosis of uterine artery pseudoaneurysm after Cesarean section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontarensky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delabaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (4), pp.430-434. </w:t>
+              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (4), pp.482-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1258/ar.2012.110458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/uog.11123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098784v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls in diagnosis of uterine artery pseudoaneurysm after Cesarean section</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embolization and Endothelial Ablation With Chitosan and Sodium Sotradecol Sulfate: Preliminary Results in an Animal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fontarensky</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Delabaere</w:t>
+                <w:t xml:space="preserve">Patrizio Delli Fraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnin</w:t>
+                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Obstetrics and Gynecology = Ultrasound in Obstetrics &amp; Gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 40 (4), pp.482-483. </w:t>
+              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.439-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/uog.11123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1583/11-3745R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098783v1</w:t>
+                <w:t xml:space="preserve">hal-02098788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolization and Endothelial Ablation With Chitosan and Sodium Sotradecol Sulfate: Preliminary Results in an Animal Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Fatimi</w:t>
+                <w:t xml:space="preserve">Unenhanced MR Angiography of Renal Arteries: 51 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Braidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Delli Fraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lemlih Ouchchane</w:t>
+                <w:t xml:space="preserve">Iskandar Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulay Dione Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Mélanie Dauplat</w:t>
+                <w:t xml:space="preserve">Omar Helweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Gageanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of endovascular therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (3), pp.439-449. </w:t>
+              <w:t xml:space="preserve">American Journal of Roentgenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199 (5), pp.W629-W637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1583/11-3745R.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2214/AJR.12.8513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098788v1</w:t>
+                <w:t xml:space="preserve">hal-02098789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indications de l’angioplastie des artères rénales : à revisiter ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ravel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Malclès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ravan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Belhakem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.02.011⟩</w:t>
+              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (5), pp.296-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098776v1</w:t>
+                <w:t xml:space="preserve">hal-02098780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des disproportions fœtopelviennes par réalité virtuelle : étude de faisabilité à propos de trois cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (1), pp.40-45. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2009.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pseudo-anévrisme du trigone fibreux aorto-mitral : une complication rare du remplacement valvulaire aortique chirurgical</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Cardiologie et d'Angéiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (5), pp.296-299. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.62-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancard.2011.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098780v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Favrolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stoica</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Schöenig</w:t>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kastler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (5), pp.942-948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098779v1</w:t>
+                <w:t xml:space="preserve">hal-02098778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolisation portale préopératoire par Amplatzer® Vascular Plugs (AVP) : 17 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Kalenderian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-C. Kalenderian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (10), pp.899-908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndromes aortiques aigus et traitement endovasculaire : les bonnes indications de la fenestration et des endoprothèses, couvertes ou non</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Embolisation préventive et en urgence des angiomyolipomes : notre expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kheir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schöenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2010.10.013⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (8), pp.514-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2011.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098773v1</w:t>
+                <w:t xml:space="preserve">hal-02098779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Thrombotic Mesenteric Ischemia: Primary Endovascular Treatment in Eight Patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Kastler</w:t>
+                <w:t xml:space="preserve">Indications de l’angioplastie des artères rénales : à revisiter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jradio.2011.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00270-011-0212-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02098778v1</w:t>
+                <w:t xml:space="preserve">hal-02098776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac tamponade after malignant superior vena cava stenting: Two case reports and brief review of the literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive PET-CT scan in hepatocellular adenoma with concomitant benign liver tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David da Ines</w:t>
+                <w:t xml:space="preserve">A. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Golffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flamein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/02841850903578807⟩</w:t>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (4-5), pp.338-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gcb.2010.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098767v1</w:t>
+                <w:t xml:space="preserve">hal-02098768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[CT and MR imaging follow-up of medically treated acute aortic syndrome].</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Favrolt</w:t>
+                <w:t xml:space="preserve">Placenta Accreta: Management with Uterine Artery Embolization in 17 Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (5), pp.644-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvir.2010.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098771v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta Accreta: Management with Uterine Artery Embolization in 17 Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+                <w:t xml:space="preserve">[Tridimensional vector animation from fetal MRI as a simulation of delivery].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Rabischong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Rocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (4), pp.515-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098769v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive PET-CT scan in hepatocellular adenoma with concomitant benign liver tumors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revascularization of traumatic renal artery dissection by endoluminal stenting: Three cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Flamein</w:t>
+                <w:t xml:space="preserve">Jean Claude Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gcb.2010.01.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.21-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/02841850903473314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098768v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Tridimensional vector animation from fetal MRI as a simulation of delivery].</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Outcome After Conservative Treatment of Placenta Accreta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Rabischong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (5), pp.1219-1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/AOG.0b013e3181f738c0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098770v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revascularization of traumatic renal artery dissection by endoluminal stenting: Three cases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[CT and MR imaging follow-up of medically treated acute aortic syndrome].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Favrolt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samer Nasser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Radiologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (5 Pt 2), pp.647-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098766v1</w:t>
+                <w:t xml:space="preserve">hal-02098771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Outcome After Conservative Treatment of Placenta Accreta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiac tamponade after malignant superior vena cava stenting: Two case reports and brief review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David da Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Gallot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Motreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental obstetrics &amp; gynecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 116 (5), pp.1219-1220. </w:t>
+              <w:t xml:space="preserve">Acta Radiologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (3), pp.256-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/AOG.0b013e3181f738c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/02841850903578807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098772v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rest and low-dose dobutamine Tc-99m-mibi gated-SPECT for early prediction of left ventricular remodeling after a first reperfused myocardial infarction</w:t>
               </w:r>
@@ -7922,303 +7922,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta percreta: urologic complication after successful conservative management by uterine arterial embolization: a case report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bros</w:t>
+                <w:t xml:space="preserve">Effect of thrombus aspiration on infarct size and left ventricular function in high-risk patients with acute myocardial infarction treated by percutaneous coronary intervention. Results of a prospective controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Lipiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Monzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajog.2009.08.040⟩</w:t>
+              <w:t xml:space="preserve">American Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (3), pp.583.e1-583.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ahj.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098765v1</w:t>
+                <w:t xml:space="preserve">hal-02098760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thrombus aspiration on infarct size and left ventricular function in high-risk patients with acute myocardial infarction treated by percutaneous coronary intervention. Results of a prospective controlled pilot study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Cachin</w:t>
+                <w:t xml:space="preserve">Placenta percreta: urologic complication after successful conservative management by uterine arterial embolization: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Heart Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 201 (5), pp.e7-e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajog.2009.08.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ahj.2008.11.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02098760v1</w:t>
+                <w:t xml:space="preserve">hal-02098765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of left ventricular volumes and function by cine-MR imaging depending on the investigator’s experience</w:t>
               </w:r>
@@ -8243,51 +8243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lipiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8344,256 +8344,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Role of endovascular treatment of symptomatic splanchnic artery stenoses in HIV patients: report of three cases].</w:t>
+                <w:t xml:space="preserve">Mycotic aneurysm of the ascending aorta: an unusual infectious complication of left ventricular assist device explantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vacher</w:t>
+                <w:t xml:space="preserve">Stéphane Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (9), pp.1079-1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehn617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098761v1</w:t>
+                <w:t xml:space="preserve">hal-02098759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycotic aneurysm of the ascending aorta: an unusual infectious complication of left ventricular assist device explantation</w:t>
+                <w:t xml:space="preserve">[Role of endovascular treatment of symptomatic splanchnic artery stenoses in HIV patients: report of three cases].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Combes</w:t>
+                <w:t xml:space="preserve">H. Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lesens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), pp.221-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098759v1</w:t>
+                <w:t xml:space="preserve">hal-02098761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarcome intimal de l’artère pulmonaire</w:t>
               </w:r>
@@ -8713,51 +8713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preoperative Uterine Artery Embolization (PUAE) Before Uterine Fibroid Myomectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,729 +8853,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascending-to-descending aortic extra-anatomic graft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Carro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+                <w:t xml:space="preserve">T Chahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Riberolles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Azarnoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery Supplement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (11 Pt 1), pp.1709-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098753v1</w:t>
+                <w:t xml:space="preserve">hal-02098754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Type III endoleaks at follow-up of covered descending thoracic aortic stent-grafts: report of 3 patients].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T Chahid</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Azarnoush</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J Garcier</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.47-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11255-006-9072-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098754v1</w:t>
+                <w:t xml:space="preserve">hal-02098749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embolization of Hepatic and Adrenal Metastasis to Treat Cushing’s Syndrome Associated with Medullary Thyroid Carcinoma: A Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dumousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (5), pp.1052-1055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00270-007-9112-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palliative transarterial embolization of renal tumors in 20 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
+                <w:t xml:space="preserve">[Vascular interventional procedures in oncology].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ravel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Urology and Nephrology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (2), pp.147-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02098749v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Vascular interventional procedures in oncology].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agaicha Alfidja</w:t>
+                <w:t xml:space="preserve">Ascending-to-descending aortic extra-anatomic graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camilleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Riberolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Cardio-Thoracic Surgery Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.663-663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcts.2007.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098750v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postpartum Spontaneous Coronary Artery Dissection: A Case of Pseudoaneurysm Evolution Detected on MDCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Motreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9622,90 +9622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portal vein stenosis and occlusion stenting after liver transplantation in two adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaïcha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Azarnoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Radiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (9), pp.1073-7</w:t>
@@ -10163,77 +10163,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic 3-D Skeleton-Based Segmentation of Liver Vessels from MRI and CT for Couinaud Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10297,103 +10297,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoothed shock filtered defuzzification with Zernike moments for liver tumor extraction in MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vacavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abder-Rahman Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agaicha Alfidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.17-22, </w:t>
@@ -10431,90 +10431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning interventionnel et assistance pour la prise en charge des dissections aortiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lubniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Paccot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10588,51 +10588,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Image Processing and Numerical Simulation for Digital Hepatic Parenchymal Blood Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Arrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Khoa Võ Văn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grand-Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Synthesis in Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-108, 2017, </w:t>
@@ -10994,51 +10994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05421909v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mollot-Granger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Xardel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charbonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Valli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fjurol.2025.103065" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l John" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wilhelm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Magnus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Burgaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Leterrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02683555241278548" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873601v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino del Giudice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goyault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13142357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03667254v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Perazzini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caudron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ravel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2021.11.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873607v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clerfond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combaret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Salazard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Innorta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colamarino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Catala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gallon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2020.12.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532863v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Roy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gallon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauchy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagni&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hpb.2019.08.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02778928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lautrette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boyer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gruson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schwebel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-020-02092-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164259v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Lebre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grand-Brochier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Strand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.05.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04873615v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boudinaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Fontarensky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrad.2019.07.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.04.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Messaoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jaziri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Mtibaa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hawa Mohamed Ali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-018-0115-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Roy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.03.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094456v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poincloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Genes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/eus.eus_42_17" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Daniel Ardellier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#8217;ostrevy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih &#183; Ouchchane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubots" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20170417" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4016-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontarensky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauffour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2016.11.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094326v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassagnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#233;rignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amokrane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petermann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;caud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.12.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vendittelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Savary" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crwh.2014.10.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fagnoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guiu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vadot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ndoye Diop" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Dione Diop" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diop Sokhna Ba" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gagniere" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pezet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-016-3133-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00865128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lubniewski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Fetnaci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Feuill&#226;tre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Courbon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2013.07.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Dione Diop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Braidy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Habouchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Niang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Gageanu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8730" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098790v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndoye Diop" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vo Hoang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja Lankoaonde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumousset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2012.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098793v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Azuar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2013.01.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#228;nz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfidja" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Molucon Chabrot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hermet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-F. Montoriol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2013.01.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guersen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mechin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2012.11.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098795v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Souteyrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wilczek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camilleri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chodor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carrev.2013.05.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7STQZ6Q-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098777v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kastler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0181-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KJD6QWHN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098787v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouculat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-012-0386-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/56DB6C5104A94F0949BDB55F7036DD45A75B5F3F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098784v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdel-Kerim" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agaicha Alfidja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Favrolt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098786v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/ar.2012.110303" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098774v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Chabanne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosserant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jvca.2010.11.024" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098785v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fatimi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Berrahmoune" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Coutu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Soulez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.04.006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD6F6509-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098782v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2011.11.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098783v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delabaere" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/uog.11123" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098788v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Delli Fraine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-M&#233;lanie Dauplat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1583/11-3745R.1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098789v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Daou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Helweh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.12.8513" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malcl&#232;s" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azarnoush" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ravan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belhakem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tixier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancard.2011.08.007" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-568XVKC2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098775v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ami" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jardon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rocas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delmas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2009.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098773v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2010.10.013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB907NKD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098778v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aga&#239;cha Alfidja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-011-0212-0" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P8759MTG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098781v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kalenderian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.06.001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098779v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoica" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kheir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sch&#246;enig" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2011.02.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098776v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jradio.2011.02.011" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098768v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Golffier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flamein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gcb.2010.01.018" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098769v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Diop" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Bertrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Constantin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2010.01.015" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098770v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ami" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rabischong" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rocas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098766v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Mballa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Nasser" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903473314" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098772v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AOG.0b013e3181f738c0" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Favrolt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Ines" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Motreff" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02841850903578807" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098763v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ernande" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cachin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-009-9098-5" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97D3BA2ACD37CD437C392C20ECC0DC0476796CA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cluzel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Citron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gazuy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2009.06.002" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZWZJQJ2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calcagno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gallot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-008-1140-5" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E5AD9DA449C69FED5352126106486362EE84B9A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098762v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vendittelli" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Diop" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2009.03.009" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QN7MTP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098760v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Lipiecki" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ahj.2008.11.017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VX8PZ489-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098765v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2009.08.040" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098758v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lipiecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-008-0415-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/30AD6887C62D119626002FD46804D5F614485B79/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098759v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Combes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehn617" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098761v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vacher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lesens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098755v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourry" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeannin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filaire" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2008.01.107" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098751v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rabischong" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nasser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-005-0342-3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NMQ6SC35-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098754v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chahid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Azarnoush" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098749v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boiteux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11255-006-9072-y" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/617423218818E66FCCA38AA70742EF262B33C261/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098752v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dumousset" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Pezet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-007-9112-8" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/712B3955E4D3B1739123CD5E7F301D5506849243/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098750v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098753v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Carro" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Riberolles" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcts.2007.06.028" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098748v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2214/AJR.06.0783" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Abergel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bony" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02841850500444705" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098747v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Pioufle-Perez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Azarnoush" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alfidja" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098745v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chanseaume" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dauphin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Miguel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02098757v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M da Ines" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Merle" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164268v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451310" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164289v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abder-Rahman Ali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367088" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706173v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lubniewski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pascal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03164285v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Arrouk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Khoa V&#245; V&#259;n" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leborgne" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68127-6_11" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02062639v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF1MM15" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>