--- v0 (2026-03-09)
+++ v1 (2026-04-09)
@@ -100,329 +100,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical practices and teacher discourse relating to deficit-labeled pupils in Académie de Versailles, France: the effects of co-teaching</w:t>
+                <w:t xml:space="preserve">Des tableaux humains pour travailler la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Inclusive Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Teacher Education for Inclusion: Policies and Practices in Europe, 5 (2)</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327128v1</w:t>
+                <w:t xml:space="preserve">hal-05325145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tableaux humains pour travailler la compréhension</w:t>
+                <w:t xml:space="preserve">Pedagogical practices and teacher discourse relating to deficit-labeled pupils in Académie de Versailles, France: the effects of co-teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 599</w:t>
+              <w:t xml:space="preserve">The European Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Teacher Education for Inclusion: Policies and Practices in Europe, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325145v1</w:t>
+                <w:t xml:space="preserve">hal-05327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En sortant de la consigne</w:t>
+                <w:t xml:space="preserve">Un flou conceptuel et terminologique à l’oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 591</w:t>
+              <w:t xml:space="preserve">, 2024, 592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325143v1</w:t>
+                <w:t xml:space="preserve">hal-05325141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un flou conceptuel et terminologique à l’oeuvre</w:t>
+                <w:t xml:space="preserve">En sortant de la consigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
+                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 592</w:t>
+              <w:t xml:space="preserve">, 2024, 591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325141v1</w:t>
+                <w:t xml:space="preserve">hal-05325143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « élèves en difficulté », une question d’accordage</w:t>
               </w:r>
@@ -609,165 +609,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexions synchrones et interprétation : de l’observation du dialogal à la compréhension dialogique</w:t>
+                <w:t xml:space="preserve">Mouvements discursifs et modes de régulation lors d’échanges synchrones dans l’enseignement à distance. Deux corpus observés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712581v1</w:t>
+                <w:t xml:space="preserve">hal-03712583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements discursifs et modes de régulation lors d’échanges synchrones dans l’enseignement à distance. Deux corpus observés.</w:t>
+                <w:t xml:space="preserve">Connexions synchrones et interprétation : de l’observation du dialogal à la compréhension dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712583v1</w:t>
+                <w:t xml:space="preserve">hal-03712581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-on se passer de religion ? » : entre la réponse et la parole « fin-en-soi », le problème du genre</w:t>
               </w:r>
@@ -848,109 +848,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un coenseignement inclusif sur les pratiques des enseignants: quelle mise en œuvre d’une accessibilité au service de la prise en compte de la diversité des élèves ?</w:t>
+                <w:t xml:space="preserve">&amp;quot; Elèves en difficulté &amp;quot; : évolution du discours et pratiques des enseignants - E(DI)2PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté d’Éducation et de Formation (ICP) &amp; INSPE de l’académie de Paris (Sorbonne Université – Faculté des Lettres, Oct 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journée de valorisation des projets lauréats de l'APR INSPE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Académie de Versailles, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329230v1</w:t>
+                <w:t xml:space="preserve">hal-05399918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension/interprétation de textes littéraires à l’école : approches interactives et théâtrales en formation initiale et continue des enseignants</w:t>
               </w:r>
@@ -1012,96 +999,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coenseignement pour accompagner la diversité</w:t>
+                <w:t xml:space="preserve">Effets d’un coenseignement inclusif sur les pratiques des enseignants: quelle mise en œuvre d’une accessibilité au service de la prise en compte de la diversité des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDECE (Association Française d’Education Comparée), Jan 2025, CAYENNE, France</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d’Éducation et de Formation (ICP) &amp; INSPE de l’académie de Paris (Sorbonne Université – Faculté des Lettres, Oct 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329112v1</w:t>
+                <w:t xml:space="preserve">hal-05329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension par le corps - ComprACorps</w:t>
               </w:r>
@@ -1163,493 +1163,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche E(DI)2PE - Élèves en difficulté : évolution du discours et pratiques des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coenseignement pour accompagner la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire épistémologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire EMA, CY Cergy Paris Université, May 2025, Gennevilliers, France</w:t>
+              <w:t xml:space="preserve">Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDECE (Association Française d’Education Comparée), Jan 2025, CAYENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384452v1</w:t>
+                <w:t xml:space="preserve">hal-05329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;quot; Elèves en difficulté &amp;quot; : évolution du discours et pratiques des enseignants - E(DI)2PE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La recherche E(DI)2PE - Élèves en difficulté : évolution du discours et pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de valorisation des projets lauréats de l'APR INSPE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de l'Académie de Versailles, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
+              <w:t xml:space="preserve">Séminaire épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire EMA, CY Cergy Paris Université, May 2025, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399918v1</w:t>
+                <w:t xml:space="preserve">hal-05384452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « élèves en difficulté », de quoi parlons-nous ? Les paramètres pédagogiques et didactiques comme cadre interprétatif</w:t>
+                <w:t xml:space="preserve">Effets du co-enseignement sur le discours et les pratiques des enseignants se rapportant aux « élèves en difficulté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l’Éducation : apports, enjeux, réflexion dans le champ de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Africain des Chercheurs et Enseignants-Chercheurs en Sciences de l’Éducation (RACESE), Jan 2023, DAKAR, Senegal</w:t>
+              <w:t xml:space="preserve">11ème colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE : Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2024, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329127v1</w:t>
+                <w:t xml:space="preserve">hal-05329148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et relation entre la notion de besoin et la notion de care dans l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition de la Biennale tournante Internationale de Philosophie et des Sciences de l’éducation de Brazzaville. Penser la formation et l'éducation face aux défis du XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pédagogique National de l'Enseignement Technique et Professionnel (IPNETP), Nov 2024, ABIDJAN, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329223v1</w:t>
+                <w:t xml:space="preserve">hal-04756949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « élèves en difficulté », de quoi parlons-nous ? Les paramètres pédagogiques et didactiques comme cadre interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Les Sciences de l’Éducation : apports, enjeux, réflexion dans le champ de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Africain des Chercheurs et Enseignants-Chercheurs en Sciences de l’Éducation (RACESE), Jan 2023, DAKAR, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756949v1</w:t>
+                <w:t xml:space="preserve">hal-05329127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du co-enseignement sur le discours et les pratiques des enseignants se rapportant aux « élèves en difficulté</w:t>
+                <w:t xml:space="preserve">Place et relation entre la notion de besoin et la notion de care dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE : Centre de recherche interuniversitaire sur la formation et la profession enseignante, May 2024, MONTREAL, Canada</w:t>
+              <w:t xml:space="preserve">3ème édition de la Biennale tournante Internationale de Philosophie et des Sciences de l’éducation de Brazzaville. Penser la formation et l'éducation face aux défis du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pédagogique National de l'Enseignement Technique et Professionnel (IPNETP), Nov 2024, ABIDJAN, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329148v1</w:t>
+                <w:t xml:space="preserve">hal-05329223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves allophones sont-ils des élèves à besoin éducatif particulier ?</w:t>
               </w:r>
@@ -1987,260 +1987,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’« enseignant spécialisé » français devient « personne ressource ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La formation des enseignants spécialisés en France : un espace pour se construire une fonction de personne ressource au service de l’éducation inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Jan 2022, Cergy, France</w:t>
+              <w:t xml:space="preserve">Dilemmes et dépassements en situation de formation d’enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international en éducation – CRIFPE, May 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527444v1</w:t>
+                <w:t xml:space="preserve">hal-04084228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants spécialisés en France : un espace pour se construire une fonction de personne ressource au service de l’éducation inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand l’« enseignant spécialisé » français devient « personne ressource ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dilemmes et dépassements en situation de formation d’enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international en éducation – CRIFPE, May 2022, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Jan 2022, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084228v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en France comme nouveau mode de régulation des relations sociales et familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIes Rencontres du Réseau international de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2265,51 +2265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2347,51 +2347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant spécialisé, “personne-ressource” pour l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2423,191 +2423,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment l’école inclusive se dessine-t-elle dans le discours enseignant ? Des représentations aux attentes chez les enseignants non spécialisés et chez les enseignants spécialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">Rencontre internationale et transdisciplinaire « Regards croisés sur le handicap et la francophonie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Winnipeg (Manitoba), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225640v1</w:t>
+                <w:t xml:space="preserve">hal-03225697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’école inclusive se dessine-t-elle dans le discours enseignant ? Des représentations aux attentes chez les enseignants non spécialisés et chez les enseignants spécialisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quelles actions affichées comme personne ressource au service de la société inclusive chez les enseignants en cours de spécialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre internationale et transdisciplinaire « Regards croisés sur le handicap et la francophonie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Winnipeg (Manitoba), Canada</w:t>
+              <w:t xml:space="preserve">Colloque international : Vers une société inclusive : diversités de formations et de pratiques innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Icare, Université de La Réunion, 2018, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225697v1</w:t>
+                <w:t xml:space="preserve">hal-03225640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valoristation de la recherche INSPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, CERGY INSPE, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2885,51 +2885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignants spécialisés, personnes ressources pour l’éducation inclusive : dilemmes et dépassements en situation de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collection « Recherches » des éditions de l’INSEI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personne ressource pour l'éducation inclusive : des recherches pour mieux comprendre la fonction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-36616-140-3</w:t>
@@ -3196,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329230v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>