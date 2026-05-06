--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des tableaux humains pour travailler la compréhension</w:t>
+                <w:t xml:space="preserve">Pedagogical practices and teacher discourse relating to deficit-labeled pupils in Académie de Versailles, France: the effects of co-teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 599</w:t>
+              <w:t xml:space="preserve">The European Journal of Inclusive Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Teacher Education for Inclusion: Policies and Practices in Europe, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325145v1</w:t>
+                <w:t xml:space="preserve">hal-05327128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical practices and teacher discourse relating to deficit-labeled pupils in Académie de Versailles, France: the effects of co-teaching</w:t>
+                <w:t xml:space="preserve">Des tableaux humains pour travailler la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Journal of Inclusive Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, Teacher Education for Inclusion: Policies and Practices in Europe, 5 (2)</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327128v1</w:t>
+                <w:t xml:space="preserve">hal-05325145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un flou conceptuel et terminologique à l’oeuvre</w:t>
               </w:r>
@@ -609,165 +609,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements discursifs et modes de régulation lors d’échanges synchrones dans l’enseignement à distance. Deux corpus observés.</w:t>
+                <w:t xml:space="preserve">Connexions synchrones et interprétation : de l’observation du dialogal à la compréhension dialogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712583v1</w:t>
+                <w:t xml:space="preserve">hal-03712581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexions synchrones et interprétation : de l’observation du dialogal à la compréhension dialogique</w:t>
+                <w:t xml:space="preserve">Mouvements discursifs et modes de régulation lors d’échanges synchrones dans l’enseignement à distance. Deux corpus observés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712581v1</w:t>
+                <w:t xml:space="preserve">hal-03712583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Peut-on se passer de religion ? » : entre la réponse et la parole « fin-en-soi », le problème du genre</w:t>
               </w:r>
@@ -917,372 +917,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension/interprétation de textes littéraires à l’école : approches interactives et théâtrales en formation initiale et continue des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le coenseignement pour accompagner la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Colloque international bisannuel de l’AIRDL-Tunisie, Didactique de la lecture et de l’écriture littéraires. Pour une réconciliation de l’apprenant lecteur-scripteur avec la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIRDL-Tunisie (Association Internationale pour la Recherche en Didactique des Langues de la Tunisie), Nov 2025, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDECE (Association Française d’Education Comparée), Jan 2025, CAYENNE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05356030v1</w:t>
+                <w:t xml:space="preserve">hal-05329112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d’un coenseignement inclusif sur les pratiques des enseignants: quelle mise en œuvre d’une accessibilité au service de la prise en compte de la diversité des élèves ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La compréhension/interprétation de textes littéraires à l’école : approches interactives et théâtrales en formation initiale et continue des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté d’Éducation et de Formation (ICP) &amp; INSPE de l’académie de Paris (Sorbonne Université – Faculté des Lettres, Oct 2025, PARIS, France</w:t>
+              <w:t xml:space="preserve">2ème Colloque international bisannuel de l’AIRDL-Tunisie, Didactique de la lecture et de l’écriture littéraires. Pour une réconciliation de l’apprenant lecteur-scripteur avec la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRDL-Tunisie (Association Internationale pour la Recherche en Didactique des Langues de la Tunisie), Nov 2025, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329230v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La compréhension par le corps - ComprACorps</w:t>
+                <w:t xml:space="preserve">Effets d’un coenseignement inclusif sur les pratiques des enseignants: quelle mise en œuvre d’une accessibilité au service de la prise en compte de la diversité des élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Lewi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Ruiz Touchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de valorisation des projets lauréats de l'APR INSPE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de l'Académie de Versailles, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
+              <w:t xml:space="preserve">Diversité et accessibilité universelle : perspectives théoriques et pratiques pour une différenciation pédagogique réellement inclusive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté d’Éducation et de Formation (ICP) &amp; INSPE de l’académie de Paris (Sorbonne Université – Faculté des Lettres, Oct 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399924v1</w:t>
+                <w:t xml:space="preserve">hal-05329230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le coenseignement pour accompagner la diversité</w:t>
+                <w:t xml:space="preserve">La compréhension par le corps - ComprACorps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Lewi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une éducation de qualité pour toutes et tous : un projet commun aux chercheurs, aux acteurs de terrain et aux décideurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDECE (Association Française d’Education Comparée), Jan 2025, CAYENNE, France</w:t>
+              <w:t xml:space="preserve">Journée de valorisation des projets lauréats de l'APR INSPE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de l'Académie de Versailles, Dec 2025, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329112v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche E(DI)2PE - Élèves en difficulté : évolution du discours et pratiques des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1396,260 +1396,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « élèves en difficulté », de quoi parlons-nous ? Les paramètres pédagogiques et didactiques comme cadre interprétatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Les Sciences de l’Éducation : apports, enjeux, réflexion dans le champ de l’Éducation et de la Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Africain des Chercheurs et Enseignants-Chercheurs en Sciences de l’Éducation (RACESE), Jan 2023, DAKAR, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756949v1</w:t>
+                <w:t xml:space="preserve">hal-05329127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « élèves en difficulté », de quoi parlons-nous ? Les paramètres pédagogiques et didactiques comme cadre interprétatif</w:t>
+                <w:t xml:space="preserve">Place et relation entre la notion de besoin et la notion de care dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Sciences de l’Éducation : apports, enjeux, réflexion dans le champ de l’Éducation et de la Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Africain des Chercheurs et Enseignants-Chercheurs en Sciences de l’Éducation (RACESE), Jan 2023, DAKAR, Senegal</w:t>
+              <w:t xml:space="preserve">3ème édition de la Biennale tournante Internationale de Philosophie et des Sciences de l’éducation de Brazzaville. Penser la formation et l'éducation face aux défis du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pédagogique National de l'Enseignement Technique et Professionnel (IPNETP), Nov 2024, ABIDJAN, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329127v1</w:t>
+                <w:t xml:space="preserve">hal-05329223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place et relation entre la notion de besoin et la notion de care dans l’enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets du coenseignement sur le discours et les pratiques des enseignants se rapportant aux élèves « en difficulté »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition de la Biennale tournante Internationale de Philosophie et des Sciences de l’éducation de Brazzaville. Penser la formation et l'éducation face aux défis du XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pédagogique National de l'Enseignement Technique et Professionnel (IPNETP), Nov 2024, ABIDJAN, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">CIEFPE : 2ème édition du colloque international en Éducation : Formation et profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Université Hassan II, Casablanca, May 2024, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329223v1</w:t>
+                <w:t xml:space="preserve">hal-04756949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élèves allophones sont-ils des élèves à besoin éducatif particulier ?</w:t>
               </w:r>
@@ -1849,342 +1849,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « élèves en difficulté », contradiction de l’école inclusive ?</w:t>
+                <w:t xml:space="preserve">Co-teaching: observation of the evolution of teachers' professional gestures and discourse about &amp;quot;students in difficulty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFDECE (Association Française d'Education Comparée et des Echanges), Oct 2022, LA HAVANA, Cuba</w:t>
+              <w:t xml:space="preserve">European Conference on Educational Research, ECER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Educational Research Associations, Aug 2023, GLASGOW United Kingdom, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329174v1</w:t>
+                <w:t xml:space="preserve">hal-05329214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-teaching: observation of the evolution of teachers' professional gestures and discourse about &amp;quot;students in difficulty</w:t>
+                <w:t xml:space="preserve">Les « élèves en difficulté », contradiction de l’école inclusive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Educational Research, ECER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Educational Research Associations, Aug 2023, GLASGOW United Kingdom, United Kingdom</w:t>
+              <w:t xml:space="preserve">Regards croisés sur les inégalités en éducation dans le Monde : quelles actions pour les réduire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFDECE (Association Française d'Education Comparée et des Echanges), Oct 2022, LA HAVANA, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329214v1</w:t>
+                <w:t xml:space="preserve">hal-05329174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation des enseignants spécialisés en France : un espace pour se construire une fonction de personne ressource au service de l’éducation inclusive</w:t>
+                <w:t xml:space="preserve">Quand l’« enseignant spécialisé » français devient « personne ressource ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dilemmes et dépassements en situation de formation d’enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international en éducation – CRIFPE, May 2022, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Jan 2022, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084228v1</w:t>
+                <w:t xml:space="preserve">hal-03527444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’« enseignant spécialisé » français devient « personne ressource ».</w:t>
+                <w:t xml:space="preserve">La formation des enseignants spécialisés en France : un espace pour se construire une fonction de personne ressource au service de l’éducation inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école primaire au 21e siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CY Cergy Paris Université, Jan 2022, Cergy, France</w:t>
+              <w:t xml:space="preserve">Dilemmes et dépassements en situation de formation d’enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international en éducation – CRIFPE, May 2022, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527444v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des enseignants spécialisés en France comme nouveau mode de régulation des relations sociales et familiales</w:t>
               </w:r>
@@ -2196,51 +2196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dufournet Coestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Monceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIes Rencontres du Réseau international de recherche en éducation et en formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELÈVES EN DIFFICULTÉ : DISCOURS ET PRATIQUES DES ENSEIGNANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Champain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Castagnet-Caignec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peteers Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327128v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712583v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399924v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327128v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Champain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325145v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dufournet Coestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ruiz Touchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434964v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712590v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712581v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399918v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329112v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Castagnet-Caignec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329230v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399924v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Lewi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Karine Meur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nac&#233;ra Aifi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Similowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Royer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329214v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329174v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527444v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Monceau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225703v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225694v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peteers Florence" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jego" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323301v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>