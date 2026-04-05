--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal charitas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des UniversitésUniversité Paris NanterreUFR STAPSLaboratoire Institut des sciences sociales du politique (UMR7220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Danser dans la guerre froide&amp;quot; (Stéphanie Gonçalves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Les Jeux des indiens d’Amérique du Nord. Etude ethno-historique&amp;quot; (Fabrice Delsahut)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 389, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport dans les régimes totalitaires européens au XXème siècle. L’exemple du IIIème Reich&amp;quot; (Benjamin Galand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Sports et sportifs français sous Vichy&amp;quot; (Bernard Prêtet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 381, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs à Yaoundé (Cameroun) : produits des interactions non institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Michael Mbida Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.351-369. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2018.1545408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Repenser l'Afrique, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Postcolonization: Africa into the International Olympic Committee, 1910–1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.909-922. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1027153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport et la presse communiste&amp;quot; (Michaël Attali & Evelyne Combeau-Mari, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique dans le mouvement olympique : les étapes postcoloniales du processus d’internationalisation du sport d’Afrique noire francophone ? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport, l’historien et l’histoire&amp;quot; (Thierry Terret & Tony Froissart, ss la dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 362, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of America and the francophone African countries at the International Olympic Committee (IOC): Sports Aid, a barometer of American imperialism? (1952-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/jsporthistory.40.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de la Communauté franco-africaine. Des précurseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism in the Olympics, 1910-1965: British and French Empires to the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument de la Solidarité Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Enjeu, Une autre idée du sport, UFOLEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone Africa in the Olympic Movement: the confirmation of a British wager? (1948-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Research and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (Africa, Sport and the Archive), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combination au Havre Athletic Club comme « origines » du football-rugby au Havre (1872-1914) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60-1 (numéro thématique Hier, aujourd'hui, sports en Normandie), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etnor.2011.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : Un instrument de propagande soviétique ? (1951-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.143-166. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/shr.40.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d’une solidarité…Les conditions d’émergence de l’aide au développement sportif olympique (la Commission d’Aide internationale olympique, 1952-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (80), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.080.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : nécessité d’un nouveau médiateur entre la France et l’Afrique noire ? (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXXIII (2), pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The figure of the Big Man among African footballers: brokerage strategies to evolve in a transnational space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kouamouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure of an &amp;quot;Olympic Europe&amp;quot;: a marker of France's declining influence or the difficulties of creating Europe through sport (1960-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in Professional and Leisure Sport - The Passion for Sport in view of Changing Life and Career Paths in Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th international Congress of the CESH, Deutsche Sporthochschule Köln, German Sport University, Oct 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1971 Papeete South Pacific Games, the French example of diplomacy through sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, UNIL, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Games of La Francophonie in Morocco (1989) and France (1994) as reflections of multilateral sports cooperation or as national issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Museum, University of Washington, May 2023, Washington DC (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PES teachers in Africa between colonization and decolonization: from &amp;quot;cooperators&amp;quot; to &amp;quot;developers&amp;quot; of EPS and sport? (1947-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and collaboration in sport and physical education from Antiquity to Modern Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 25th International Congress of CESH, National University of Physical Education and Sport of Bucharest, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone Games: a space for multilateral and transnational sports cooperation under construction (1969-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and History: continuity and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25th ISHPES Congress, Norwegian School of Sport Sciences, Jun 2022, Oslo (on-line), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux régionaux : un clair-obscur des Jeux olympiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les sociétés savantes de Sciences Humaines et Sociales (SHS) du sport (AFRAPS, ARIS, S2MS, SFHS, SFΦS et 3SLF), Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific Games and French Oceania: geopolitical issues, power and influence of France (1947-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago (Illinois), DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de France : échec du projet d’une nation sportive française en construction ? (1967-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20ème Carrefours d’Histoire du Sport de la SFHS, Université de Limoges, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goodwill Games, a tool of sports diplomacy to renew the US-Soviet dialogue between 1980 and 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago at the DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Youth and Sports Inspectors (IJS) in the decolonization of sport: between Africanization of executives and Franco-African cooperation (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the European Games: was France at the initiative of the (re)construction of European sports diplomacy? (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tananarive 1960 : les Jeux de la Communauté française et l’indépendance malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evénements olympiques, moments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'ACHAC et l'UNIL, Université de Lausanne, Dec 2021, Lausanne (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et les Jeux Olympiques avant les décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1896-2020. Mutations de l’olympisme. Histoire, enjeux et héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Initialement en présentiel au CNRS mais en webinaire (en raison du COVID) organisé et conçu par le Groupe de recherche Achac avec le concours du GDR Sport et activité physique (CNRS), de l’ANCT/ministère délégué à la ville, de l’UNIL (Lausanne) et du CNRS, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étoiles sportives des indépendances africaines : entre africanisation des cadres et coopération franco-africaine (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une promotion de l’étude du sport en Afrique, Sports populaires, Sports de masse et sports d’élite dans le quotidien des Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13th Sports Africa Conference, Université Cheikh Anta Diop de Dakar, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dixiades au Cameroun (2008-2018) : entre héritage et patrimonialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Heritage and Patrimonial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par la SFHS et le CESH, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of African Games: Balance sheets, stakes and perspectives (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites of Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, for the 17th ISHPES Congress, University of Paris-Est, Marne-La-Vallée, Jun 2016, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Méditerranéens : rivalités et enjeux de pouvoir dans l’espace méditerranéen (1951-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Belmaati Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Comité national olympique du Tchad : une reconnaissance olympique sous influences politiques ? (1952-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between African States and the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence européenne des Etudes Africaines (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Colonial and Postcolonial Policy in African Sports (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Spanning and Spinning the Globe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, of the Cold War International History Project at the German Historical Institute Higher Schools of Economics, May 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of an African Olympic Movement between French and English Imperialisms (1910-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Contemporary Issues in Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Johannesburg, School of Tourism and Hospitality Bunting Road Campus, for the inauguration of the first Olympic Studies Center in Africa through a partnership between University of Johannesburg, South Africa and the German Sport University of Cologne, Germany, Nov 2015, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seconds Jeux de l'Amitié à la reconnaissance olympique du Comité national olympique (CNO) de Côte d'Ivoire : un &amp;quot;miracle sportif ivoirien&amp;quot; (1961-1963) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport face aux institutions, interactions et transformations réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8ème Congrès international de la 3SLF, organisé par l'équipe de recherche SANTESIH, Université Montpellier I, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport aid in Africa between Franco-American Influences: A Cooperation of New Means of Imperialism in the Cold War? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado Mountain College, Colorado Springs, May 2014, Glenwood springs, Colorado, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, cultures et civilisation : une histoire du sport et de l'Education Physique au Cameroun, (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sport et Dynamiques Sociales en Afrique francophone de l'INSEPS/CONFEJES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’UCAD à la suite de la Commission Consultative Permanente sur la Formation des Cadres de Jeunesse, de Sport et de Loisirs de la CONFEJES et en prélude du 15ème sommet de la Francophonie, Oct 2014, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African boycott in the Olympics of Montreal (1976) under the prism of the French-African relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transdisciplinary Seminar on "Sport and Protest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Moore Institute for Research in the Humanities and Social Studies, Oct 2014, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Gaulle, Jacques Foccart et Maurice Herzog : une &amp;quot;françafrique&amp;quot; sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration de la jeunesse et des sports et fédérations sportives au miroir de la coopération française en Afrique dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de Nation. Une construction sans cesse renouvelée dans le sport au Cameroun (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Sport International policy through the archives of the French film press in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sport and Physical Cultures: From Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), Qatar University, Sep 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l'émergence du Comité olympique Camerounais (1946-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport postcolonial en Afrique subsaharienne francophone et anglophone : états des lieux, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps postcoloniaux, Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport de l’Université de Lausanne (UNIL), Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiftieth anniversary of the Cameroon's NOC (1963-2013): the long walking of the Cameroonian sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa and the Global South. Ten years – what’s next?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens University (Ohio), Apr 2014, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friendship Games to African Games: the French-African postcolonial sport a mean's of African olympism structuring? (1960-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41th annual convention of the North American Society for Sport History (NASSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St. Mary’s University, Halifax, May 2013, Halifax Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Supreme Council for Sport in Africa (SCSA) to the Association of NOCs of Africa (ANOCA) (1966-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive, National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone conferences of Youth and Sports ministers (CONFEJES): A Renewal of Franco-African cooperation ? (1960-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France aux origines du Conseil Supérieur du Sport en Afrique (CSSA, 1966) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer le sport : Usages et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIIème Congrès de la 3SLF, Université de Strasbourg, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de Jacques Foccart : le conflit Jean Foyer – Maurice Herzog, un révélateur des difficultés du partage postcolonial français dans le sport africain ? (1958-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17th International CESH Congress, Blanquerna – Universitat Ramon Lull, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polémique autour de la participation de la France aux Jeux Olympiques de Moscou (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the “civilizing mission”: a socio-history of the body, sports and Physical education in Black Africa (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French postcolonial sport: A mean's of influence in a new geopolitical order ? (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th annual convention of the North American Society for Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Berkeley (California), Jun 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic Spirit: Stakes, paradoxes and effects of competition of a sports Françafrique? (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Coubertin’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pierre de Coubertin Olympic Symposium under the patronage of the International Pierre de Coubertin Committee (IPCC), University of Canterbury (Kent), Aug 2012, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage Olympique en Jeux : Analyse des candidatures aux Jeux Olympiques de 2012 (2003-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation Deleplace/Bourdieu, un échange sur des postures théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uhlrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude René Deleplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisée par l'Université Paris Descartes et l'association Culture, Rugby de Mouvement, Témoignages (CRMT), Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the Football World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies @ Noon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum organized by the African Studies Program at Ohio University, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tribu à la nation : Logiques ethniques et étatiques dans le sport au Cameroun (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Community Building in Africa and the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Sports in Africa Conference at Ohio University, The Institute of the African Child and the Center for Sports Administration, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic group, Nationalism and Identity in Sport in Cameroon: From colony to the building of a postcolonial State (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans le champ sportif camerounais. Une lecture des dynamiques politiques et sociales (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps, éducations, mondialités : Approches comparatives dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA1342) en collaboration avec l’UMR Cultures et Sociétés en europe (UMR 7236) à l'Université de Strasbourg, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance olympique des Jeux Africains (1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Olympiques Français (CEOF) : Bilans & perspectives (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development assistance with the African sport and sporting apartheid: Challenges and paradoxes of the strategies of colonial and postcolonial influences at the International Olympic committee (IOC)? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Inside the International Olympic Committee (IOC): An Analysis of the Effects of Competition and Strategical Renewals in France and Great Britain During the Cold War Context (1944-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers sportifs nationaux français au service de l'africanisation des cadres du sport civil en Afrique noire francophone ? (1955-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le sport. Représentations, représentants et représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIème congrès de la 3SLF, May 2011, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Africa and Commonwealth : a global view through olympism after the Second World War (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa : History, Politics and the Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOLMA, the UK Libraries and Archives Group on Africa, Jun 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux de l’Union Française aux Jeux de la Communauté franco-africaine : enjeux symboliques et instrumentalisation politique (1944-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport transformé en événement : usages politiques et pouvoir symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA 1342) de l’Université de Strasbourg, en partenariat avec l’Association française de sociologie (RT34) et la Société française d’histoire du sport, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the International Sports System. Issues, Influences and Rivalries among the Superpowers within the International Olympic Committee (I.O.C.): France, Great Britain, United States and U.S.S.R. (1945-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History: promises and problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIth Congress of the International Society for the History of Physical Education and Sport (ISHPES), Jul 2009, Stirling, Scotland, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des Jeux de l’Amitié (1959-1964) : l’expérience coloniale au service de l’ « émancipation olympique » du sport d’Afrique noire francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi servent les sciences sociales du sport ? Recherches et utilité(s) sociale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vème colloque international de la 3SLF, May 2009, Université Claude Bernard Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique africaine de Maurice Herzog : un nouveau mode de gouvernance ? (1958-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance du sport : quels pouvoirs de transformation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Joseph Fourier, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 624 p., 2024, 2100757385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (2nde édition), 2020, Hors collection, 978-2100809202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (1ère édition), 2017, Hors collection, 978-2100757381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et les Jeux Olympiques avant les décolonisations (1945-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Pascal Blanchard, Gilles Boëtsch, Daphné Bolz, Yvan Gastaut, Sandrine Lemaire et Stéphane Mourlane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale de l’olympisme (1896-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-213, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des Jeux Méditerranéens 1993. Sport, politiques publiques et aménagement du territoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet André; El Akari Abderrazak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2020, 978-2-910448-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Robert; Wilson Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Edelman &amp; Wayne Wilson (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global History of Sport in the Cold War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017, The Oxford handbook of sports history, 9780197520956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l’émergence du Comité Olympique Camerounais (1946–1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David-Claude Kemo-Keimbou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur le sport et l’olympisme au Cameroun (1963–2013 : bilan, controverses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (00003), SHS Web of Conferences, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20163200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Poscolonization: Africa into the International Olympic Committee, 1910-1965 (chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Thomas Riot and Stanislas Frenkiel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports in Postcolonial Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (ebook), pp.63-77, 2016, Sport in the Global Society - Historical Perspectives, 9781315627533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Flexible Domination: Franco-African Sport Diplomacy during Decolonization, 1945-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johns Andrew et Dichter Heather (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatic Games. Sport, Statecraft and International Relations since 1945. An Anthology of sport after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Kentucky, pp.183-214, 2014, 978-0813180281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie internationale du sport au HCJS et la politique étrangère gaullienne en Afrique : conflits et synergies dans une nouvelle forme d’impérialisme post-colonial ? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attali Michaël et Bazoge Natalia (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.181-199, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic spirit: Challenges, influences and effects of competition for the constitution of an Olympic Françafrique? (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatziefstathiou Dikaia and Mueller Norbert (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Learning Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-153, 2012, 978-1443854030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Jeux de l'Amitié (1960-1963) : Les presses métropolitaines, du Sénégal et de Côte-d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXème siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, pp.807-820, 2009, Collection Sport, Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympism and sport co-operation: Alternative powers used French-African relations (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Olympic Academy, 15th International Seminar on Olympic Studies for Postgraduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIO-CIO, pp.281-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’émergence du développement sportif olympique en Afrique : comparaison entre la France et le Royaume-Uni, 1944-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Etudes Olympiques du CIO, Lausanne, Suisse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique au mouvement olympique : enjeux, stratégies et influences de la France dans l'internationalisation du sport africain (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud 11; Unité de recherche CIAMS (Complexité, Innovation et Activités Motrices et Sportives), Laboratoire JE2496 Sports, Politiques et Transformations Sociales (SPOTS), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04216439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire postcoloniale du sport entre la France et les pays africains, entretien avec Pascal Charitas (Université Paris Nanterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal charitas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des UniversitésUniversité Paris NanterreUFR STAPSLaboratoire Institut des sciences sociales du politique (UMR7220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Danser dans la guerre froide&amp;quot; (Stéphanie Gonçalves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Les Jeux des indiens d’Amérique du Nord. Etude ethno-historique&amp;quot; (Fabrice Delsahut)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 389, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport dans les régimes totalitaires européens au XXème siècle. L’exemple du IIIème Reich&amp;quot; (Benjamin Galand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Sports et sportifs français sous Vichy&amp;quot; (Bernard Prêtet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 381, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs à Yaoundé (Cameroun) : produits des interactions non institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Michael Mbida Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.351-369. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2018.1545408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Repenser l'Afrique, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Postcolonization: Africa into the International Olympic Committee, 1910–1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.909-922. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1027153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport et la presse communiste&amp;quot; (Michaël Attali & Evelyne Combeau-Mari, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique dans le mouvement olympique : les étapes postcoloniales du processus d’internationalisation du sport d’Afrique noire francophone ? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport, l’historien et l’histoire&amp;quot; (Thierry Terret & Tony Froissart, ss la dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 362, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of America and the francophone African countries at the International Olympic Committee (IOC): Sports Aid, a barometer of American imperialism? (1952-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/jsporthistory.40.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de la Communauté franco-africaine. Des précurseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism in the Olympics, 1910-1965: British and French Empires to the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument de la Solidarité Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Enjeu, Une autre idée du sport, UFOLEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone Africa in the Olympic Movement: the confirmation of a British wager? (1948-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Research and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (Africa, Sport and the Archive), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combination au Havre Athletic Club comme « origines » du football-rugby au Havre (1872-1914) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60-1 (numéro thématique Hier, aujourd'hui, sports en Normandie), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etnor.2011.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : Un instrument de propagande soviétique ? (1951-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.143-166. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/shr.40.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d’une solidarité…Les conditions d’émergence de l’aide au développement sportif olympique (la Commission d’Aide internationale olympique, 1952-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (80), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.080.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : nécessité d’un nouveau médiateur entre la France et l’Afrique noire ? (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXXIII (2), pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The figure of the Big Man among African footballers: brokerage strategies to evolve in a transnational space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kouamouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure of an &amp;quot;Olympic Europe&amp;quot;: a marker of France's declining influence or the difficulties of creating Europe through sport (1960-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in Professional and Leisure Sport - The Passion for Sport in view of Changing Life and Career Paths in Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th international Congress of the CESH, Deutsche Sporthochschule Köln, German Sport University, Oct 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1971 Papeete South Pacific Games, the French example of diplomacy through sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, UNIL, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Games of La Francophonie in Morocco (1989) and France (1994) as reflections of multilateral sports cooperation or as national issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Museum, University of Washington, May 2023, Washington DC (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PES teachers in Africa between colonization and decolonization: from &amp;quot;cooperators&amp;quot; to &amp;quot;developers&amp;quot; of EPS and sport? (1947-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and collaboration in sport and physical education from Antiquity to Modern Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 25th International Congress of CESH, National University of Physical Education and Sport of Bucharest, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone Games: a space for multilateral and transnational sports cooperation under construction (1969-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and History: continuity and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25th ISHPES Congress, Norwegian School of Sport Sciences, Jun 2022, Oslo (on-line), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux régionaux : un clair-obscur des Jeux olympiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les sociétés savantes de Sciences Humaines et Sociales (SHS) du sport (AFRAPS, ARIS, S2MS, SFHS, SFΦS et 3SLF), Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de France : échec du projet d’une nation sportive française en construction ? (1967-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20ème Carrefours d’Histoire du Sport de la SFHS, Université de Limoges, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific Games and French Oceania: geopolitical issues, power and influence of France (1947-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago (Illinois), DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goodwill Games, a tool of sports diplomacy to renew the US-Soviet dialogue between 1980 and 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago at the DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Youth and Sports Inspectors (IJS) in the decolonization of sport: between Africanization of executives and Franco-African cooperation (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tananarive 1960 : les Jeux de la Communauté française et l’indépendance malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evénements olympiques, moments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'ACHAC et l'UNIL, Université de Lausanne, Dec 2021, Lausanne (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the European Games: was France at the initiative of the (re)construction of European sports diplomacy? (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et les Jeux Olympiques avant les décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1896-2020. Mutations de l’olympisme. Histoire, enjeux et héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Initialement en présentiel au CNRS mais en webinaire (en raison du COVID) organisé et conçu par le Groupe de recherche Achac avec le concours du GDR Sport et activité physique (CNRS), de l’ANCT/ministère délégué à la ville, de l’UNIL (Lausanne) et du CNRS, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étoiles sportives des indépendances africaines : entre africanisation des cadres et coopération franco-africaine (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une promotion de l’étude du sport en Afrique, Sports populaires, Sports de masse et sports d’élite dans le quotidien des Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13th Sports Africa Conference, Université Cheikh Anta Diop de Dakar, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dixiades au Cameroun (2008-2018) : entre héritage et patrimonialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Heritage and Patrimonial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par la SFHS et le CESH, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of African Games: Balance sheets, stakes and perspectives (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites of Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, for the 17th ISHPES Congress, University of Paris-Est, Marne-La-Vallée, Jun 2016, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Méditerranéens : rivalités et enjeux de pouvoir dans l’espace méditerranéen (1951-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Belmaati Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Comité national olympique du Tchad : une reconnaissance olympique sous influences politiques ? (1952-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between African States and the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence européenne des Etudes Africaines (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Colonial and Postcolonial Policy in African Sports (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Spanning and Spinning the Globe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, of the Cold War International History Project at the German Historical Institute Higher Schools of Economics, May 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of an African Olympic Movement between French and English Imperialisms (1910-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Contemporary Issues in Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Johannesburg, School of Tourism and Hospitality Bunting Road Campus, for the inauguration of the first Olympic Studies Center in Africa through a partnership between University of Johannesburg, South Africa and the German Sport University of Cologne, Germany, Nov 2015, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seconds Jeux de l'Amitié à la reconnaissance olympique du Comité national olympique (CNO) de Côte d'Ivoire : un &amp;quot;miracle sportif ivoirien&amp;quot; (1961-1963) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport face aux institutions, interactions et transformations réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8ème Congrès international de la 3SLF, organisé par l'équipe de recherche SANTESIH, Université Montpellier I, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport aid in Africa between Franco-American Influences: A Cooperation of New Means of Imperialism in the Cold War? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado Mountain College, Colorado Springs, May 2014, Glenwood springs, Colorado, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, cultures et civilisation : une histoire du sport et de l'Education Physique au Cameroun, (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sport et Dynamiques Sociales en Afrique francophone de l'INSEPS/CONFEJES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’UCAD à la suite de la Commission Consultative Permanente sur la Formation des Cadres de Jeunesse, de Sport et de Loisirs de la CONFEJES et en prélude du 15ème sommet de la Francophonie, Oct 2014, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African boycott in the Olympics of Montreal (1976) under the prism of the French-African relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transdisciplinary Seminar on "Sport and Protest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Moore Institute for Research in the Humanities and Social Studies, Oct 2014, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Gaulle, Jacques Foccart et Maurice Herzog : une &amp;quot;françafrique&amp;quot; sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration de la jeunesse et des sports et fédérations sportives au miroir de la coopération française en Afrique dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de Nation. Une construction sans cesse renouvelée dans le sport au Cameroun (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l'émergence du Comité olympique Camerounais (1946-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Sport International policy through the archives of the French film press in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sport and Physical Cultures: From Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), Qatar University, Sep 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport postcolonial en Afrique subsaharienne francophone et anglophone : états des lieux, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps postcoloniaux, Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport de l’Université de Lausanne (UNIL), Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiftieth anniversary of the Cameroon's NOC (1963-2013): the long walking of the Cameroonian sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa and the Global South. Ten years – what’s next?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens University (Ohio), Apr 2014, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de Jacques Foccart : le conflit Jean Foyer – Maurice Herzog, un révélateur des difficultés du partage postcolonial français dans le sport africain ? (1958-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17th International CESH Congress, Blanquerna – Universitat Ramon Lull, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France aux origines du Conseil Supérieur du Sport en Afrique (CSSA, 1966) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer le sport : Usages et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIIème Congrès de la 3SLF, Université de Strasbourg, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friendship Games to African Games: the French-African postcolonial sport a mean's of African olympism structuring? (1960-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41th annual convention of the North American Society for Sport History (NASSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St. Mary’s University, Halifax, May 2013, Halifax Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Supreme Council for Sport in Africa (SCSA) to the Association of NOCs of Africa (ANOCA) (1966-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive, National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone conferences of Youth and Sports ministers (CONFEJES): A Renewal of Franco-African cooperation ? (1960-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polémique autour de la participation de la France aux Jeux Olympiques de Moscou (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the “civilizing mission”: a socio-history of the body, sports and Physical education in Black Africa (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French postcolonial sport: A mean's of influence in a new geopolitical order ? (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th annual convention of the North American Society for Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Berkeley (California), Jun 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic group, Nationalism and Identity in Sport in Cameroon: From colony to the building of a postcolonial State (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic Spirit: Stakes, paradoxes and effects of competition of a sports Françafrique? (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Coubertin’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pierre de Coubertin Olympic Symposium under the patronage of the International Pierre de Coubertin Committee (IPCC), University of Canterbury (Kent), Aug 2012, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage Olympique en Jeux : Analyse des candidatures aux Jeux Olympiques de 2012 (2003-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation Deleplace/Bourdieu, un échange sur des postures théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uhlrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude René Deleplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisée par l'Université Paris Descartes et l'association Culture, Rugby de Mouvement, Témoignages (CRMT), Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the Football World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies @ Noon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum organized by the African Studies Program at Ohio University, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tribu à la nation : Logiques ethniques et étatiques dans le sport au Cameroun (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Community Building in Africa and the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Sports in Africa Conference at Ohio University, The Institute of the African Child and the Center for Sports Administration, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans le champ sportif camerounais. Une lecture des dynamiques politiques et sociales (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps, éducations, mondialités : Approches comparatives dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA1342) en collaboration avec l’UMR Cultures et Sociétés en europe (UMR 7236) à l'Université de Strasbourg, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance olympique des Jeux Africains (1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Olympiques Français (CEOF) : Bilans & perspectives (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development assistance with the African sport and sporting apartheid: Challenges and paradoxes of the strategies of colonial and postcolonial influences at the International Olympic committee (IOC)? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Inside the International Olympic Committee (IOC): An Analysis of the Effects of Competition and Strategical Renewals in France and Great Britain During the Cold War Context (1944-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers sportifs nationaux français au service de l'africanisation des cadres du sport civil en Afrique noire francophone ? (1955-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le sport. Représentations, représentants et représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIème congrès de la 3SLF, May 2011, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Africa and Commonwealth : a global view through olympism after the Second World War (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa : History, Politics and the Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOLMA, the UK Libraries and Archives Group on Africa, Jun 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux de l’Union Française aux Jeux de la Communauté franco-africaine : enjeux symboliques et instrumentalisation politique (1944-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport transformé en événement : usages politiques et pouvoir symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA 1342) de l’Université de Strasbourg, en partenariat avec l’Association française de sociologie (RT34) et la Société française d’histoire du sport, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des Jeux de l’Amitié (1959-1964) : l’expérience coloniale au service de l’ « émancipation olympique » du sport d’Afrique noire francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi servent les sciences sociales du sport ? Recherches et utilité(s) sociale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vème colloque international de la 3SLF, May 2009, Université Claude Bernard Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the International Sports System. Issues, Influences and Rivalries among the Superpowers within the International Olympic Committee (I.O.C.): France, Great Britain, United States and U.S.S.R. (1945-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History: promises and problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIth Congress of the International Society for the History of Physical Education and Sport (ISHPES), Jul 2009, Stirling, Scotland, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique africaine de Maurice Herzog : un nouveau mode de gouvernance ? (1958-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance du sport : quels pouvoirs de transformation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Joseph Fourier, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 624 p., 2024, 2100757385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (2nde édition), 2020, Hors collection, 978-2100809202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (1ère édition), 2017, Hors collection, 978-2100757381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et les Jeux Olympiques avant les décolonisations (1945-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Pascal Blanchard, Gilles Boëtsch, Daphné Bolz, Yvan Gastaut, Sandrine Lemaire et Stéphane Mourlane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale de l’olympisme (1896-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-213, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des Jeux Méditerranéens 1993. Sport, politiques publiques et aménagement du territoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet André; El Akari Abderrazak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2020, 978-2-910448-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Robert; Wilson Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Edelman &amp; Wayne Wilson (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global History of Sport in the Cold War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017, The Oxford handbook of sports history, 9780197520956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l’émergence du Comité Olympique Camerounais (1946–1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David-Claude Kemo-Keimbou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur le sport et l’olympisme au Cameroun (1963–2013 : bilan, controverses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (00003), SHS Web of Conferences, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20163200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Poscolonization: Africa into the International Olympic Committee, 1910-1965 (chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Thomas Riot and Stanislas Frenkiel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports in Postcolonial Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (ebook), pp.63-77, 2016, Sport in the Global Society - Historical Perspectives, 9781315627533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Flexible Domination: Franco-African Sport Diplomacy during Decolonization, 1945-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johns Andrew et Dichter Heather (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatic Games. Sport, Statecraft and International Relations since 1945. An Anthology of sport after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Kentucky, pp.183-214, 2014, 978-0813180281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie internationale du sport au HCJS et la politique étrangère gaullienne en Afrique : conflits et synergies dans une nouvelle forme d’impérialisme post-colonial ? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attali Michaël et Bazoge Natalia (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.181-199, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic spirit: Challenges, influences and effects of competition for the constitution of an Olympic Françafrique? (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatziefstathiou Dikaia and Mueller Norbert (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Learning Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-153, 2012, 978-1443854030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Jeux de l'Amitié (1960-1963) : Les presses métropolitaines, du Sénégal et de Côte-d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXème siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, pp.807-820, 2009, Collection Sport, Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympism and sport co-operation: Alternative powers used French-African relations (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Olympic Academy, 15th International Seminar on Olympic Studies for Postgraduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIO-CIO, pp.281-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’émergence du développement sportif olympique en Afrique : comparaison entre la France et le Royaume-Uni, 1944-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Etudes Olympiques du CIO, Lausanne, Suisse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique au mouvement olympique : enjeux, stratégies et influences de la France dans l'internationalisation du sport africain (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud 11; Unité de recherche CIAMS (Complexité, Innovation et Activités Motrices et Sportives), Laboratoire JE2496 Sports, Politiques et Transformations Sociales (SPOTS), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04216439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire postcoloniale du sport entre la France et les pays africains, entretien avec Pascal Charitas (Université Paris Nanterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A814BC42"/>
+    <w:nsid w:val="4453FEE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-charitas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michael Mbida Nana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1545408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1027153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Claude Kemo-Keimbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/jsporthistory.40.1.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.2.143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kouamouo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polycarpe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216209v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belmaati Cherkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216088v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20163200003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04648950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-charitas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michael Mbida Nana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1545408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1027153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Claude Kemo-Keimbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/jsporthistory.40.1.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.2.143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kouamouo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polycarpe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belmaati Cherkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20163200003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04648950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>