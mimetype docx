--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal charitas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des UniversitésUniversité Paris NanterreUFR STAPSLaboratoire Institut des sciences sociales du politique (UMR7220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Danser dans la guerre froide&amp;quot; (Stéphanie Gonçalves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Les Jeux des indiens d’Amérique du Nord. Etude ethno-historique&amp;quot; (Fabrice Delsahut)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 389, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport dans les régimes totalitaires européens au XXème siècle. L’exemple du IIIème Reich&amp;quot; (Benjamin Galand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Sports et sportifs français sous Vichy&amp;quot; (Bernard Prêtet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 381, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs à Yaoundé (Cameroun) : produits des interactions non institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Michael Mbida Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.351-369. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2018.1545408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Repenser l'Afrique, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Postcolonization: Africa into the International Olympic Committee, 1910–1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.909-922. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1027153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport et la presse communiste&amp;quot; (Michaël Attali & Evelyne Combeau-Mari, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique dans le mouvement olympique : les étapes postcoloniales du processus d’internationalisation du sport d’Afrique noire francophone ? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport, l’historien et l’histoire&amp;quot; (Thierry Terret & Tony Froissart, ss la dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 362, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of America and the francophone African countries at the International Olympic Committee (IOC): Sports Aid, a barometer of American imperialism? (1952-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/jsporthistory.40.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de la Communauté franco-africaine. Des précurseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism in the Olympics, 1910-1965: British and French Empires to the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument de la Solidarité Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Enjeu, Une autre idée du sport, UFOLEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone Africa in the Olympic Movement: the confirmation of a British wager? (1948-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Research and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (Africa, Sport and the Archive), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combination au Havre Athletic Club comme « origines » du football-rugby au Havre (1872-1914) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60-1 (numéro thématique Hier, aujourd'hui, sports en Normandie), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etnor.2011.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : Un instrument de propagande soviétique ? (1951-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.143-166. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/shr.40.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d’une solidarité…Les conditions d’émergence de l’aide au développement sportif olympique (la Commission d’Aide internationale olympique, 1952-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (80), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.080.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : nécessité d’un nouveau médiateur entre la France et l’Afrique noire ? (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXXIII (2), pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The figure of the Big Man among African footballers: brokerage strategies to evolve in a transnational space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kouamouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure of an &amp;quot;Olympic Europe&amp;quot;: a marker of France's declining influence or the difficulties of creating Europe through sport (1960-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in Professional and Leisure Sport - The Passion for Sport in view of Changing Life and Career Paths in Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th international Congress of the CESH, Deutsche Sporthochschule Köln, German Sport University, Oct 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1971 Papeete South Pacific Games, the French example of diplomacy through sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, UNIL, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Games of La Francophonie in Morocco (1989) and France (1994) as reflections of multilateral sports cooperation or as national issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Museum, University of Washington, May 2023, Washington DC (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PES teachers in Africa between colonization and decolonization: from &amp;quot;cooperators&amp;quot; to &amp;quot;developers&amp;quot; of EPS and sport? (1947-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and collaboration in sport and physical education from Antiquity to Modern Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 25th International Congress of CESH, National University of Physical Education and Sport of Bucharest, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone Games: a space for multilateral and transnational sports cooperation under construction (1969-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and History: continuity and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25th ISHPES Congress, Norwegian School of Sport Sciences, Jun 2022, Oslo (on-line), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux régionaux : un clair-obscur des Jeux olympiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les sociétés savantes de Sciences Humaines et Sociales (SHS) du sport (AFRAPS, ARIS, S2MS, SFHS, SFΦS et 3SLF), Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de France : échec du projet d’une nation sportive française en construction ? (1967-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20ème Carrefours d’Histoire du Sport de la SFHS, Université de Limoges, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific Games and French Oceania: geopolitical issues, power and influence of France (1947-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago (Illinois), DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goodwill Games, a tool of sports diplomacy to renew the US-Soviet dialogue between 1980 and 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago at the DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Youth and Sports Inspectors (IJS) in the decolonization of sport: between Africanization of executives and Franco-African cooperation (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tananarive 1960 : les Jeux de la Communauté française et l’indépendance malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evénements olympiques, moments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'ACHAC et l'UNIL, Université de Lausanne, Dec 2021, Lausanne (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the European Games: was France at the initiative of the (re)construction of European sports diplomacy? (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et les Jeux Olympiques avant les décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1896-2020. Mutations de l’olympisme. Histoire, enjeux et héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Initialement en présentiel au CNRS mais en webinaire (en raison du COVID) organisé et conçu par le Groupe de recherche Achac avec le concours du GDR Sport et activité physique (CNRS), de l’ANCT/ministère délégué à la ville, de l’UNIL (Lausanne) et du CNRS, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étoiles sportives des indépendances africaines : entre africanisation des cadres et coopération franco-africaine (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une promotion de l’étude du sport en Afrique, Sports populaires, Sports de masse et sports d’élite dans le quotidien des Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13th Sports Africa Conference, Université Cheikh Anta Diop de Dakar, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dixiades au Cameroun (2008-2018) : entre héritage et patrimonialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Heritage and Patrimonial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par la SFHS et le CESH, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of African Games: Balance sheets, stakes and perspectives (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites of Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, for the 17th ISHPES Congress, University of Paris-Est, Marne-La-Vallée, Jun 2016, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Méditerranéens : rivalités et enjeux de pouvoir dans l’espace méditerranéen (1951-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Belmaati Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Comité national olympique du Tchad : une reconnaissance olympique sous influences politiques ? (1952-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between African States and the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence européenne des Etudes Africaines (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Colonial and Postcolonial Policy in African Sports (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Spanning and Spinning the Globe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, of the Cold War International History Project at the German Historical Institute Higher Schools of Economics, May 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of an African Olympic Movement between French and English Imperialisms (1910-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Contemporary Issues in Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Johannesburg, School of Tourism and Hospitality Bunting Road Campus, for the inauguration of the first Olympic Studies Center in Africa through a partnership between University of Johannesburg, South Africa and the German Sport University of Cologne, Germany, Nov 2015, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seconds Jeux de l'Amitié à la reconnaissance olympique du Comité national olympique (CNO) de Côte d'Ivoire : un &amp;quot;miracle sportif ivoirien&amp;quot; (1961-1963) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport face aux institutions, interactions et transformations réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8ème Congrès international de la 3SLF, organisé par l'équipe de recherche SANTESIH, Université Montpellier I, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport aid in Africa between Franco-American Influences: A Cooperation of New Means of Imperialism in the Cold War? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado Mountain College, Colorado Springs, May 2014, Glenwood springs, Colorado, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, cultures et civilisation : une histoire du sport et de l'Education Physique au Cameroun, (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sport et Dynamiques Sociales en Afrique francophone de l'INSEPS/CONFEJES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’UCAD à la suite de la Commission Consultative Permanente sur la Formation des Cadres de Jeunesse, de Sport et de Loisirs de la CONFEJES et en prélude du 15ème sommet de la Francophonie, Oct 2014, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African boycott in the Olympics of Montreal (1976) under the prism of the French-African relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transdisciplinary Seminar on "Sport and Protest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Moore Institute for Research in the Humanities and Social Studies, Oct 2014, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Gaulle, Jacques Foccart et Maurice Herzog : une &amp;quot;françafrique&amp;quot; sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration de la jeunesse et des sports et fédérations sportives au miroir de la coopération française en Afrique dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de Nation. Une construction sans cesse renouvelée dans le sport au Cameroun (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l'émergence du Comité olympique Camerounais (1946-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Sport International policy through the archives of the French film press in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sport and Physical Cultures: From Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), Qatar University, Sep 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport postcolonial en Afrique subsaharienne francophone et anglophone : états des lieux, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps postcoloniaux, Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport de l’Université de Lausanne (UNIL), Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiftieth anniversary of the Cameroon's NOC (1963-2013): the long walking of the Cameroonian sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa and the Global South. Ten years – what’s next?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens University (Ohio), Apr 2014, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de Jacques Foccart : le conflit Jean Foyer – Maurice Herzog, un révélateur des difficultés du partage postcolonial français dans le sport africain ? (1958-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17th International CESH Congress, Blanquerna – Universitat Ramon Lull, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France aux origines du Conseil Supérieur du Sport en Afrique (CSSA, 1966) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer le sport : Usages et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIIème Congrès de la 3SLF, Université de Strasbourg, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friendship Games to African Games: the French-African postcolonial sport a mean's of African olympism structuring? (1960-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41th annual convention of the North American Society for Sport History (NASSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St. Mary’s University, Halifax, May 2013, Halifax Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Supreme Council for Sport in Africa (SCSA) to the Association of NOCs of Africa (ANOCA) (1966-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive, National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone conferences of Youth and Sports ministers (CONFEJES): A Renewal of Franco-African cooperation ? (1960-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polémique autour de la participation de la France aux Jeux Olympiques de Moscou (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the “civilizing mission”: a socio-history of the body, sports and Physical education in Black Africa (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French postcolonial sport: A mean's of influence in a new geopolitical order ? (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th annual convention of the North American Society for Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Berkeley (California), Jun 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic group, Nationalism and Identity in Sport in Cameroon: From colony to the building of a postcolonial State (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic Spirit: Stakes, paradoxes and effects of competition of a sports Françafrique? (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Coubertin’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pierre de Coubertin Olympic Symposium under the patronage of the International Pierre de Coubertin Committee (IPCC), University of Canterbury (Kent), Aug 2012, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage Olympique en Jeux : Analyse des candidatures aux Jeux Olympiques de 2012 (2003-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation Deleplace/Bourdieu, un échange sur des postures théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uhlrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude René Deleplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisée par l'Université Paris Descartes et l'association Culture, Rugby de Mouvement, Témoignages (CRMT), Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the Football World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies @ Noon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum organized by the African Studies Program at Ohio University, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tribu à la nation : Logiques ethniques et étatiques dans le sport au Cameroun (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Community Building in Africa and the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Sports in Africa Conference at Ohio University, The Institute of the African Child and the Center for Sports Administration, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans le champ sportif camerounais. Une lecture des dynamiques politiques et sociales (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps, éducations, mondialités : Approches comparatives dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA1342) en collaboration avec l’UMR Cultures et Sociétés en europe (UMR 7236) à l'Université de Strasbourg, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance olympique des Jeux Africains (1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Olympiques Français (CEOF) : Bilans & perspectives (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development assistance with the African sport and sporting apartheid: Challenges and paradoxes of the strategies of colonial and postcolonial influences at the International Olympic committee (IOC)? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Inside the International Olympic Committee (IOC): An Analysis of the Effects of Competition and Strategical Renewals in France and Great Britain During the Cold War Context (1944-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers sportifs nationaux français au service de l'africanisation des cadres du sport civil en Afrique noire francophone ? (1955-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le sport. Représentations, représentants et représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIème congrès de la 3SLF, May 2011, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Africa and Commonwealth : a global view through olympism after the Second World War (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa : History, Politics and the Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOLMA, the UK Libraries and Archives Group on Africa, Jun 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux de l’Union Française aux Jeux de la Communauté franco-africaine : enjeux symboliques et instrumentalisation politique (1944-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport transformé en événement : usages politiques et pouvoir symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA 1342) de l’Université de Strasbourg, en partenariat avec l’Association française de sociologie (RT34) et la Société française d’histoire du sport, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des Jeux de l’Amitié (1959-1964) : l’expérience coloniale au service de l’ « émancipation olympique » du sport d’Afrique noire francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi servent les sciences sociales du sport ? Recherches et utilité(s) sociale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vème colloque international de la 3SLF, May 2009, Université Claude Bernard Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the International Sports System. Issues, Influences and Rivalries among the Superpowers within the International Olympic Committee (I.O.C.): France, Great Britain, United States and U.S.S.R. (1945-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History: promises and problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIth Congress of the International Society for the History of Physical Education and Sport (ISHPES), Jul 2009, Stirling, Scotland, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique africaine de Maurice Herzog : un nouveau mode de gouvernance ? (1958-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance du sport : quels pouvoirs de transformation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Joseph Fourier, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 624 p., 2024, 2100757385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (2nde édition), 2020, Hors collection, 978-2100809202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (1ère édition), 2017, Hors collection, 978-2100757381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et les Jeux Olympiques avant les décolonisations (1945-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Pascal Blanchard, Gilles Boëtsch, Daphné Bolz, Yvan Gastaut, Sandrine Lemaire et Stéphane Mourlane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale de l’olympisme (1896-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-213, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des Jeux Méditerranéens 1993. Sport, politiques publiques et aménagement du territoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet André; El Akari Abderrazak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2020, 978-2-910448-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Robert; Wilson Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Edelman &amp; Wayne Wilson (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global History of Sport in the Cold War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017, The Oxford handbook of sports history, 9780197520956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l’émergence du Comité Olympique Camerounais (1946–1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David-Claude Kemo-Keimbou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur le sport et l’olympisme au Cameroun (1963–2013 : bilan, controverses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (00003), SHS Web of Conferences, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20163200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Poscolonization: Africa into the International Olympic Committee, 1910-1965 (chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Thomas Riot and Stanislas Frenkiel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports in Postcolonial Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (ebook), pp.63-77, 2016, Sport in the Global Society - Historical Perspectives, 9781315627533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Flexible Domination: Franco-African Sport Diplomacy during Decolonization, 1945-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johns Andrew et Dichter Heather (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatic Games. Sport, Statecraft and International Relations since 1945. An Anthology of sport after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Kentucky, pp.183-214, 2014, 978-0813180281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie internationale du sport au HCJS et la politique étrangère gaullienne en Afrique : conflits et synergies dans une nouvelle forme d’impérialisme post-colonial ? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attali Michaël et Bazoge Natalia (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.181-199, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic spirit: Challenges, influences and effects of competition for the constitution of an Olympic Françafrique? (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatziefstathiou Dikaia and Mueller Norbert (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Learning Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-153, 2012, 978-1443854030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Jeux de l'Amitié (1960-1963) : Les presses métropolitaines, du Sénégal et de Côte-d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXème siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, pp.807-820, 2009, Collection Sport, Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympism and sport co-operation: Alternative powers used French-African relations (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Olympic Academy, 15th International Seminar on Olympic Studies for Postgraduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIO-CIO, pp.281-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’émergence du développement sportif olympique en Afrique : comparaison entre la France et le Royaume-Uni, 1944-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Etudes Olympiques du CIO, Lausanne, Suisse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique au mouvement olympique : enjeux, stratégies et influences de la France dans l'internationalisation du sport africain (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud 11; Unité de recherche CIAMS (Complexité, Innovation et Activités Motrices et Sportives), Laboratoire JE2496 Sports, Politiques et Transformations Sociales (SPOTS), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04216439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire postcoloniale du sport entre la France et les pays africains, entretien avec Pascal Charitas (Université Paris Nanterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> pascal charitas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence des UniversitésUniversité Paris NanterreUFR STAPSLaboratoire Institut des sciences sociales du politique (UMR7220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pascal-charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Les Jeux des indiens d’Amérique du Nord. Etude ethno-historique&amp;quot; (Fabrice Delsahut)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 389, pp.76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Danser dans la guerre froide&amp;quot; (Stéphanie Gonçalves)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 388, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport dans les régimes totalitaires européens au XXème siècle. L’exemple du IIIème Reich&amp;quot; (Benjamin Galand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 384, pp.80-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les loisirs sportifs à Yaoundé (Cameroun) : produits des interactions non institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Michael Mbida Nana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 41 (3), pp.351-369. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2018.1545408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Sports et sportifs français sous Vichy&amp;quot; (Bernard Prêtet)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 381, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Repenser l'Afrique, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport africain en marche !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66, pp.83-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Postcolonization: Africa into the International Olympic Committee, 1910–1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the History of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (7), pp.909-922. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09523367.2015.1027153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport et la presse communiste&amp;quot; (Michaël Attali & Evelyne Combeau-Mari, dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique dans le mouvement olympique : les étapes postcoloniales du processus d’internationalisation du sport d’Afrique noire francophone ? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.17-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage &amp;quot;Le sport, l’historien et l’histoire&amp;quot; (Thierry Terret & Tony Froissart, ss la dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 362, pp.88-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The United States of America and the francophone African countries at the International Olympic Committee (IOC): Sports Aid, a barometer of American imperialism? (1952-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.69-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5406/jsporthistory.40.1.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de la Communauté franco-africaine. Des précurseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 356, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialism in the Olympics, 1910-1965: British and French Empires to the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Olympic History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anglophone Africa in the Olympic Movement: the confirmation of a British wager? (1948-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Research and Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (Africa, Sport and the Archive), pp.35-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument de la Solidarité Olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Enjeu, Une autre idée du sport, UFOLEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combination au Havre Athletic Club comme « origines » du football-rugby au Havre (1872-1914) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études normandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 60-1 (numéro thématique Hier, aujourd'hui, sports en Normandie), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/etnor.2011.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : Un instrument de propagande soviétique ? (1951-1962)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.143-166. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/shr.40.2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance d’une solidarité…Les conditions d’émergence de l’aide au développement sportif olympique (la Commission d’Aide internationale olympique, 1952-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (80), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.080.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission d'Aide Internationale Olympique (CAIO) : nécessité d’un nouveau médiateur entre la France et l’Afrique noire ? (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXXIII (2), pp.207-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The failure of an &amp;quot;Olympic Europe&amp;quot;: a marker of France's declining influence or the difficulties of creating Europe through sport (1960-1975)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">People in Professional and Leisure Sport - The Passion for Sport in view of Changing Life and Career Paths in Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th international Congress of the CESH, Deutsche Sporthochschule Köln, German Sport University, Oct 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1971 Papeete South Pacific Games, the French example of diplomacy through sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, UNIL, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Games of La Francophonie in Morocco (1989) and France (1994) as reflections of multilateral sports cooperation or as national issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 51th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Museum, University of Washington, May 2023, Washington DC (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The figure of the Big Man among African footballers: brokerage strategies to evolve in a transnational space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Kouamouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individuals, Institutions, (trans)nationalism. Sport and History facing new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 26th International Congress of the ISHPES, University of Lausanne, Jul 2023, Lausanne (on-line), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux des Jeux régionaux : un clair-obscur des Jeux olympiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux des Jeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par les sociétés savantes de Sciences Humaines et Sociales (SHS) du sport (AFRAPS, ARIS, S2MS, SFHS, SFΦS et 3SLF), Université de Montpellier, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Pacific Games and French Oceania: geopolitical issues, power and influence of France (1947-1971)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago (Illinois), DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux de France : échec du projet d’une nation sportive française en construction ? (1967-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autopsie de l’échec sportif. Regards historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20ème Carrefours d’Histoire du Sport de la SFHS, Université de Limoges, Oct 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Goodwill Games, a tool of sports diplomacy to renew the US-Soviet dialogue between 1980 and 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago at the DoubleTree by Hilton Hotel Chicago - Magnificent Mile, May 2022, Chicago (on-line, video capture of oral communication), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French PES teachers in Africa between colonization and decolonization: from &amp;quot;cooperators&amp;quot; to &amp;quot;developers&amp;quot; of EPS and sport? (1947-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competition and collaboration in sport and physical education from Antiquity to Modern Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the 25th International Congress of CESH, National University of Physical Education and Sport of Bucharest, Sep 2022, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone Games: a space for multilateral and transnational sports cooperation under construction (1969-1989)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and History: continuity and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25th ISHPES Congress, Norwegian School of Sport Sciences, Jun 2022, Oslo (on-line), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of the European Games: was France at the initiative of the (re)construction of European sports diplomacy? (1960-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polycarpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tananarive 1960 : les Jeux de la Communauté française et l’indépendance malgache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evénements olympiques, moments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international organisé par l'ACHAC et l'UNIL, Université de Lausanne, Dec 2021, Lausanne (on-line), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Youth and Sports Inspectors (IJS) in the decolonization of sport: between Africanization of executives and Franco-African cooperation (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Politics from Antiquity to the Modern Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Contemporary History — NOVA School of Social Sciences and Humanities, European Committee for Sports History, and International Society for the History of Physical Education and Sport, Sep 2021, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et les Jeux Olympiques avant les décolonisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1896-2020. Mutations de l’olympisme. Histoire, enjeux et héritages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Initialement en présentiel au CNRS mais en webinaire (en raison du COVID) organisé et conçu par le Groupe de recherche Achac avec le concours du GDR Sport et activité physique (CNRS), de l’ANCT/ministère délégué à la ville, de l’UNIL (Lausanne) et du CNRS, Nov 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étoiles sportives des indépendances africaines : entre africanisation des cadres et coopération franco-africaine (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une promotion de l’étude du sport en Afrique, Sports populaires, Sports de masse et sports d’élite dans le quotidien des Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13th Sports Africa Conference, Université Cheikh Anta Diop de Dakar, Jun 2019, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dixiades au Cameroun (2008-2018) : entre héritage et patrimonialisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Heritage and Patrimonial Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisé par la SFHS et le CESH, Université de Bordeaux, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Jeux Méditerranéens : rivalités et enjeux de pouvoir dans l’espace méditerranéen (1951-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Belmaati Cherkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du Comité national olympique du Tchad : une reconnaissance olympique sous influences politiques ? (1952-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et ses pouvoirs, XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17ème Carrefours d’Histoire du Sport de la SFHS, FSEEP, Université Lille 2, Oct 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 years of African Games: Balance sheets, stakes and perspectives (1965-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sites of Sport in History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, for the 17th ISHPES Congress, University of Paris-Est, Marne-La-Vallée, Jun 2016, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des seconds Jeux de l'Amitié à la reconnaissance olympique du Comité national olympique (CNO) de Côte d'Ivoire : un &amp;quot;miracle sportif ivoirien&amp;quot; (1961-1963) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport face aux institutions, interactions et transformations réciproques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8ème Congrès international de la 3SLF, organisé par l'équipe de recherche SANTESIH, Université Montpellier I, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Colonial and Postcolonial Policy in African Sports (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Spanning and Spinning the Globe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, of the Cold War International History Project at the German Historical Institute Higher Schools of Economics, May 2015, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between African States and the International Olympic Committee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence européenne des Etudes Africaines (ECAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The birth of an African Olympic Movement between French and English Imperialisms (1910-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical and Contemporary Issues in Olympic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Johannesburg, School of Tourism and Hospitality Bunting Road Campus, for the inauguration of the first Olympic Studies Center in Africa through a partnership between University of Johannesburg, South Africa and the German Sport University of Cologne, Germany, Nov 2015, Johannesburg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration de la jeunesse et des sports et fédérations sportives au miroir de la coopération française en Afrique dans les années 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sport et les Sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, cultures et civilisation : une histoire du sport et de l'Education Physique au Cameroun, (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Sport et Dynamiques Sociales en Afrique francophone de l'INSEPS/CONFEJES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’UCAD à la suite de la Commission Consultative Permanente sur la Formation des Cadres de Jeunesse, de Sport et de Loisirs de la CONFEJES et en prélude du 15ème sommet de la Francophonie, Oct 2014, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African boycott in the Olympics of Montreal (1976) under the prism of the French-African relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transdisciplinary Seminar on "Sport and Protest"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Moore Institute for Research in the Humanities and Social Studies, Oct 2014, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles De Gaulle, Jacques Foccart et Maurice Herzog : une &amp;quot;françafrique&amp;quot; sportive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport et les sixties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16èmes Carrefours d'Histoire du Sport de la SFHS, UFR STAPS, Université Claude Bernard Lyon 1, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idée de Nation. Une construction sans cesse renouvelée dans le sport au Cameroun (1955-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Sport International policy through the archives of the French film press in the 1960s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Perspectives on Sport and Physical Cultures: From Past to Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVIème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), Qatar University, Sep 2014, Doha, Qatar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l'émergence du Comité olympique Camerounais (1946-1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international du Comité National Olympique et Sportif Camerounais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le CNOSC pour son cinquantenaire, Dec 2014, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport postcolonial en Afrique subsaharienne francophone et anglophone : états des lieux, réflexions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps postcoloniaux, Workshop international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Sport de l’Université de Lausanne (UNIL), Jun 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiftieth anniversary of the Cameroon's NOC (1963-2013): the long walking of the Cameroonian sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa and the Global South. Ten years – what’s next?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Athens University (Ohio), Apr 2014, Athens (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport aid in Africa between Franco-American Influences: A Cooperation of New Means of Imperialism in the Cold War? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 42nd Annual Convention of the NASSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colorado Mountain College, Colorado Springs, May 2014, Glenwood springs, Colorado, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Supreme Council for Sport in Africa (SCSA) to the Association of NOCs of Africa (ANOCA) (1966-1984)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive, National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Francophone conferences of Youth and Sports ministers (CONFEJES): A Renewal of Franco-African cooperation ? (1960-1969)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Sporting Events in History: Organization, Performances and Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVème Congrès de la Société Internationale d'Histoire de l'Education Physique et Sportive (ISHPES), National Taiwan Normal University, Aug 2013, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Friendship Games to African Games: the French-African postcolonial sport a mean's of African olympism structuring? (1960-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 41th annual convention of the North American Society for Sport History (NASSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St. Mary’s University, Halifax, May 2013, Halifax Nova Scotia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France aux origines du Conseil Supérieur du Sport en Afrique (CSSA, 1966) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparer le sport : Usages et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIIème Congrès de la 3SLF, Université de Strasbourg, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l’ombre de Jacques Foccart : le conflit Jean Foyer – Maurice Herzog, un révélateur des difficultés du partage postcolonial français dans le sport africain ? (1958-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17th International CESH Congress, Blanquerna – Universitat Ramon Lull, Nov 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tribu à la nation : Logiques ethniques et étatiques dans le sport au Cameroun (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports and Community Building in Africa and the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8th Sports in Africa Conference at Ohio University, The Institute of the African Child and the Center for Sports Administration, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the shade of the “civilizing mission”: a socio-history of the body, sports and Physical education in Black Africa (1920-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French postcolonial sport: A mean's of influence in a new geopolitical order ? (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th annual convention of the North American Society for Sport History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Berkeley (California), Jun 2012, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic Spirit: Stakes, paradoxes and effects of competition of a sports Françafrique? (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Coubertin’s Legacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Pierre de Coubertin Olympic Symposium under the patronage of the International Pierre de Coubertin Committee (IPCC), University of Canterbury (Kent), Aug 2012, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’héritage Olympique en Jeux : Analyse des candidatures aux Jeux Olympiques de 2012 (2003-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une conversation Deleplace/Bourdieu, un échange sur des postures théoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Uhlrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude René Deleplace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organisée par l'Université Paris Descartes et l'association Culture, Rugby de Mouvement, Témoignages (CRMT), Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the Football World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies @ Noon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, forum organized by the African Studies Program at Ohio University, Apr 2012, Athens, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic group, Nationalism and Identity in Sport in Cameroon: From colony to the building of a postcolonial State (1949-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans le champ sportif camerounais. Une lecture des dynamiques politiques et sociales (1944-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Corps, éducations, mondialités : Approches comparatives dans l’espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA1342) en collaboration avec l’UMR Cultures et Sociétés en europe (UMR 7236) à l'Université de Strasbourg, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconnaissance olympique des Jeux Africains (1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Centre d'Etudes Olympiques Français (CEOF) : Bilans & perspectives (2006-2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa Inside the International Olympic Committee (IOC): An Analysis of the Effects of Competition and Strategical Renewals in France and Great Britain During the Cold War Context (1944-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and the Global South II: Legacies, Possibilities, Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, co-organised by the Center for the Study of Sport in Society, the Academy of International Sport and the Latin American Studies, George Mason University, Nov 2012, Fairfax (Virginia), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development assistance with the African sport and sporting apartheid: Challenges and paradoxes of the strategies of colonial and postcolonial influences at the International Olympic committee (IOC)? (1945-1973)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport and Physical Education around the Globe – Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV Congress of the International Society for the History of Physical Education and Sport and XII Brazilian Congress for the History of Physical Education and Sport, Jul 2012, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La polémique autour de la participation de la France aux Jeux Olympiques de Moscou (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Grosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir, organiser et célébrer les Jeux olympiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15ème Carrefour d’Histoire du Sport de la SFHS, Université de Rouen, Oct 2012, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conseillers sportifs nationaux français au service de l'africanisation des cadres du sport civil en Afrique noire francophone ? (1955-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le sport. Représentations, représentants et représentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VIème congrès de la 3SLF, May 2011, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Africa and Commonwealth : a global view through olympism after the Second World War (1945-1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in Africa : History, Politics and the Archive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCOLMA, the UK Libraries and Archives Group on Africa, Jun 2011, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Jeux de l’Union Française aux Jeux de la Communauté franco-africaine : enjeux symboliques et instrumentalisation politique (1944-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport transformé en événement : usages politiques et pouvoir symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe de recherche en sciences sociales du sport (EA 1342) de l’Université de Strasbourg, en partenariat avec l’Association française de sociologie (RT34) et la Société française d’histoire du sport, Jan 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Africa and the International Sports System. Issues, Influences and Rivalries among the Superpowers within the International Olympic Committee (I.O.C.): France, Great Britain, United States and U.S.S.R. (1945-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport in History: promises and problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIth Congress of the International Society for the History of Physical Education and Sport (ISHPES), Jul 2009, Stirling, Scotland, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des Jeux de l’Amitié (1959-1964) : l’expérience coloniale au service de l’ « émancipation olympique » du sport d’Afrique noire francophone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi servent les sciences sociales du sport ? Recherches et utilité(s) sociale(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vème colloque international de la 3SLF, May 2009, Université Claude Bernard Lyon 1, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique africaine de Maurice Herzog : un nouveau mode de gouvernance ? (1958-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Gouvernance du sport : quels pouvoirs de transformation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Joseph Fourier, Jun 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS Tout en un - 3e édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 624 p., 2024, 2100757385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un (2e édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (2nde édition), 2020, Hors collection, 978-2100809202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence STAPS – Tout en un</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Slawinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Termoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fontayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Noé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slawinski Jean, Termoz Nicolas, Charitas Pascal, Fontayne Paul, Le Noé Olivier (ss la dir.). Dunod (1ère édition), 2017, Hors collection, 978-2100757381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216726v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique et les Jeux Olympiques avant les décolonisations (1945-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Pascal Blanchard, Gilles Boëtsch, Daphné Bolz, Yvan Gastaut, Sandrine Lemaire et Stéphane Mourlane (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une Histoire mondiale de l’olympisme (1896-2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, pp.203-213, 2023, 9782350308692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation des Jeux Méditerranéens 1993. Sport, politiques publiques et aménagement du territoire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suchet André; El Akari Abderrazak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement du sport et dynamiques des territoires. Expériences internationales comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFRAPS, 2020, 978-2-910448-28-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edelman Robert; Wilson Wayne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford handbook of sports history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02068984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Edelman &amp; Wayne Wilson (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Global History of Sport in the Cold War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.301-318, 2017, The Oxford handbook of sports history, 9780197520956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longue marche du mouvement sportif camerounais : l’émergence du Comité Olympique Camerounais (1946–1964)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David-Claude Kemo-Keimbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David-Claude Kemo-Keimbou (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats des recherches sur le sport et l’olympisme au Cameroun (1963–2013 : bilan, controverses et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (00003), SHS Web of Conferences, 2016, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20163200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imperialisms in the Olympics of the Colonization in the Poscolonization: Africa into the International Olympic Committee, 1910-1965 (chapter 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bancel, Thomas Riot and Stanislas Frenkiel (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports in Postcolonial Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (ebook), pp.63-77, 2016, Sport in the Global Society - Historical Perspectives, 9781315627533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A More Flexible Domination: Franco-African Sport Diplomacy during Decolonization, 1945-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johns Andrew et Dichter Heather (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatic Games. Sport, Statecraft and International Relations since 1945. An Anthology of sport after the Second World War</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Press of Kentucky, pp.183-214, 2014, 978-0813180281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie internationale du sport au HCJS et la politique étrangère gaullienne en Afrique : conflits et synergies dans une nouvelle forme d’impérialisme post-colonial ? (1958-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Attali Michaël et Bazoge Natalia (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diriger le sport. Perspectives sur la gouvernance du sport du XXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.181-199, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Africa in the Olympic spirit: Challenges, influences and effects of competition for the constitution of an Olympic Françafrique? (1944-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chatziefstathiou Dikaia and Mueller Norbert (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Olympism, Olympic Education and Learning Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-153, 2012, 978-1443854030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les Jeux de l'Amitié (1960-1963) : Les presses métropolitaines, du Sénégal et de Côte-d’Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michaël Attali (ss la dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sports et médias. Du XIXème siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlantica, pp.807-820, 2009, Collection Sport, Mémoire et Société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympism and sport co-operation: Alternative powers used French-African relations (1960-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Olympic Academy, 15th International Seminar on Olympic Studies for Postgraduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIO-CIO, pp.281-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d’émergence du développement sportif olympique en Afrique : comparaison entre la France et le Royaume-Uni, 1944-1966</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Etudes Olympiques du CIO, Lausanne, Suisse. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique au mouvement olympique : enjeux, stratégies et influences de la France dans l'internationalisation du sport africain (1944-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud 11; Unité de recherche CIAMS (Complexité, Innovation et Activités Motrices et Sportives), Laboratoire JE2496 Sports, Politiques et Transformations Sociales (SPOTS), 2010. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04216439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire postcoloniale du sport entre la France et les pays africains, entretien avec Pascal Charitas (Université Paris Nanterre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Charitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4453FEE8"/>
+    <w:nsid w:val="E02230C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-charitas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216800v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216804v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217343v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michael Mbida Nana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1545408" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216788v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1027153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Claude Kemo-Keimbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/jsporthistory.40.1.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216634v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.2.143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kouamouo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polycarpe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216189v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216181v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216179v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216154v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belmaati Cherkaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216139v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216120v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216108v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216082v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216103v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216096v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216088v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216064v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216043v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20163200003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04648950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-charitas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216804v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charitas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216800v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217343v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michael Mbida Nana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2018.1545408" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216791v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068978v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2015.1027153" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216783v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216689v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216776v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Claude Kemo-Keimbou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5406/jsporthistory.40.1.69" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216634v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216755v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216619v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2011.1833" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.40.2.143" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216554v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Drouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polycarpe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216211v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Kouamouo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216205v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216189v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216181v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216178v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Belmaati Cherkaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216145v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216142v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216136v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216126v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216138v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216119v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216115v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216082v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216096v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216067v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216070v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216085v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216063v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Termoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fontayne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/licence-staps-tout-en-un-129-fiches-cours-60-qcm-et-sujets-synthese" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216731v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216726v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216423v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02068984v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20163200003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216410v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216404v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216407v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04216439v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04648950v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>