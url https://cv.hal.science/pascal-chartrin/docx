--- v0 (2026-03-06)
+++ v1 (2026-04-04)
@@ -1345,295 +1345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative market segmentation of broiler grillers by using alternative proteins to soybeans and lipid sources in feeding programmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Juin</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Méteau</w:t>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00071668.2020.1843139⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135598v1</w:t>
+                <w:t xml:space="preserve">hal-02911075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Qualitative market segmentation of broiler grillers by using alternative proteins to soybeans and lipid sources in feeding programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Karine Méteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2020.1843139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911075v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is meat of breeder turkeys so different from that of standard turkeys?</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition, and meat quality traits in two broiler lines divergently selected for the ultimate pH of the pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5323,307 +5323,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Jean Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663663v1</w:t>
+                <w:t xml:space="preserve">hal-02667451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simon</w:t>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667451v1</w:t>
+                <w:t xml:space="preserve">hal-02663663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t>
               </w:r>
@@ -5635,77 +5635,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t>
@@ -5781,77 +5781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6078,51 +6078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t>
@@ -6186,64 +6186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.87-99. </w:t>
@@ -6547,182 +6547,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs hybrides : aptitude à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picgirard</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.131-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890028v1</w:t>
+                <w:t xml:space="preserve">hal-02682442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,228 +6730,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02681041v1</w:t>
+                <w:t xml:space="preserve">hal-00890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs hybrides : aptitude à l'engraissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682442v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t>
               </w:r>
@@ -6989,51 +6989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.87-99. </w:t>
@@ -7084,51 +7084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid and fatty acid composition of fresh and cured-cooked breast meat of standard, certified and label chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,51 +7300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,51 +7412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7563,51 +7563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la souche, du système et de la saison d'élevage sur la qualité des carcasses et de la viande de pintade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7775,2702 +7775,2702 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of European chicken farming systems on breast meat composition and quality: insights from the H2020 INTAQT Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Comportement d’automédication par apport d’aliments supplémentés chez des poulets de chair en situation de stress thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Darrigade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Palmic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaële Wacrenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.47</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264487v1</w:t>
+                <w:t xml:space="preserve">hal-05556349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Influence of European chicken farming systems on breast meat composition and quality: insights from the H2020 INTAQT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbesserung der Weidenutzung von Masthühnern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H.B. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioland Geflügeltagung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioland, Feb 2024, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661421v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613407v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of provisioning black soldier fly whole larvae or larvae meal on carcass and meat quality traits in fast-growing broilers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours en lien avec les performances, le bien-être et la santé de quatre souches de poulet élevé en AB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Gérard</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain. pp.134</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631543v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lipid sources on the growing performance and carcass and meat quality of broiler grillers</w:t>
+                <w:t xml:space="preserve">Effects of provisioning black soldier fly whole larvae or larvae meal on carcass and meat quality traits in fast-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Méteau</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Jun 2024, Valencia (Espagne), Spain. pp.134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191505v1</w:t>
+                <w:t xml:space="preserve">hal-04631543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+                <w:t xml:space="preserve">Effects of lipid sources on the growing performance and carcass and meat quality of broiler grillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
+                <w:t xml:space="preserve">Karine Méteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">XXVth European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Barat</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03953063v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+                <w:t xml:space="preserve">Development of a method for assessing the bioactivity of plant extracts on the antioxidative status and innate immunity in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Re</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">World's Poultry Congress 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+                <w:t xml:space="preserve">hal-03953063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737946v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande de dindes reproductrices est-elle si différente de celle de dindes standards ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735962v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thermo-manipulation embryonnaire chez la caille japonaise : de la physiologie à la régulation de l'épigénome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Vitorino Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gimmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Barbe</w:t>
+                <w:t xml:space="preserve">La viande de dindes reproductrices est-elle si différente de celle de dindes standards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Venturi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
+                <w:t xml:space="preserve">Jean-Christian Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France. 929 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737035v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">La chémerinémie et l’échographie : des indicateurs de la stéatose hépatique chez le canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Foury</w:t>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Koch</w:t>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">13. Journées de la Rrecherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785657v1</w:t>
+                <w:t xml:space="preserve">hal-02737035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is meat of turkey breeders really different from that of standard turkeys?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Gicquel</w:t>
+                <w:t xml:space="preserve">Spontaneous intake of essential oils after a negative postnatal experience in chicks and long-term effects on blood transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Helbling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t>
+              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE;EPC2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736524v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Is meat of turkey breeders really different from that of standard turkeys?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">XVth EUROPEAN POULTRY CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737347v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polyunsaturated fatty acids n-3 provided during embryonic development and starting and growing periods on pecking behaviour of Muscovy ducks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+                <w:t xml:space="preserve">Temperature variations during incubation and postnatal period affect performance, metabolism, health and gene expression in the blood of fast-growing chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">15. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606741v1</w:t>
+                <w:t xml:space="preserve">hal-02737347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyunsaturated fatty acids n-3 provided during embryonic development and starting and growing periods on pecking behaviour of Muscovy ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10479,406 +10479,406 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Waterfowl Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of polyunsaturated fatty acids n-3 provided during embryonic development and starting and growing periods on pecking behaviour of Muscovy ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vautier</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">X. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455943v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dindes ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744043v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dindes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10888,116 +10888,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739116v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition and meat quality traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,113 +11029,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11154,87 +11154,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquence d’une sélection sur le pH ultime de la viande sur la typologie et le métabolisme énergétique du muscle chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,1206 +11279,1206 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210608v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels facteurs de risque pourraient favoriser l’apparition de l’oxydation des brochettes de dinde ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742401v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+                <w:t xml:space="preserve">Quels facteurs de risque pourraient favoriser l’apparition de l’oxydation des brochettes de dinde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Agathe Maudouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004538v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Loyau</w:t>
+                <w:t xml:space="preserve">Modulation on insulin signaling by n-3 PUFA in chicken liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">4th EAAP International Symposium on Energy and Protein Metabolism and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. pp.271-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+                <w:t xml:space="preserve">hal-01004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+                <w:t xml:space="preserve">Effects of dietary enrichment with n-3 fatty acids on the quality of raw and processed breast meat of high and slow growth rate chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary enrichment with n-3 fatty acids on the quality of raw and processed breast meat of high and slow growth rate chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747329v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalie Simon</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004775v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly N. Flamion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">10. International Symposium on Avian Endocrinology 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISAE., Jun 2012, Gifu, Japan. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750296v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse génétique des caractères de découpe, de qualité de la viande et de comportement à l'abattoir au sein d'une souche de poulet Label à croissance lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750250v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of increased slaughter age on meat yield and breast meat quality from a heavy line of broiler chicken</w:t>
+                <w:t xml:space="preserve">Augmentation de l'âge à l'abattage d'une souche lourde de poulet et conséquences sur le rendement et la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maamer Jlali</w:t>
@@ -12492,4364 +12492,4489 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754232v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of increased slaughter age on meat yield and breast meat quality from a heavy line of broiler chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamer Jlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755221v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie dans le proche infra-rouge et prédiction de la teneur en lipides du filet de poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavière Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Gigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonnal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751492v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751426v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755007v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755996v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752978v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional methionine sources combinaison allows improving oxidative stability and processing yield of broiler Pectoralis muscle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754134v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques de viande spécifiques de la Géline de Touraine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additional methionine sources combinaison allows improving oxidative stability and processing yield of broiler Pectoralis muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">17.European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750943v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of muscle oxidative stability and processing yield in relation with dietary methionine sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Mercier</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques de viande spécifiques de la Géline de Touraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science Association 98th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751985v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the chicken genotype &amp;quot;Geline de Touraine&amp;quot; have specific carcass and meat characteristics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of muscle oxidative stability and processing yield in relation with dietary methionine sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Poultry Science Association 98th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754264v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the chicken genotype &amp;quot;Geline de Touraine&amp;quot; have specific carcass and meat characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751465v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Al Mohammad</w:t>
+                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752970v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754991v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757282v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
+              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754911v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lipid levels on sensorial characteristics of duck breast meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750873v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of lipid levels on sensorial characteristics of duck breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757198v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucokinase et utilisation hépatique du glucose : étude dans deux groupes de canards (barbarie, pékin et leurs hybrides) à l'état gavé et non gavé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754996v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glucokinase et utilisation hépatique du glucose : étude dans deux groupes de canards (barbarie, pékin et leurs hybrides) à l'état gavé et non gavé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758067v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755233v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755257v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761554v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for or against abdominal fatness on muscle and meat characteristics of broilers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Millet</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761547v1</w:t>
+                <w:t xml:space="preserve">hal-02764021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dalila Feuillet</w:t>
+                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764021v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of selection for or against abdominal fatness on muscle and meat characteristics of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">17. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759239v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du génotype et du gavage sur l'activité de la glucokinase hépatique chez le canard</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Guilloineau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758787v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'âge et du mode de distribution de l'aliment sur la quantité et la qualité des lipides déposés dans le filet de canard mulard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du génotype et du gavage sur l'activité de la glucokinase hépatique chez le canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Bernadet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guilloineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759315v1</w:t>
+                <w:t xml:space="preserve">hal-02758787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
+                <w:t xml:space="preserve">Effet de l'âge et du mode de distribution de l'aliment sur la quantité et la qualité des lipides déposés dans le filet de canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762620v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758697v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759558v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de lipides intramusculaires dans le filet de canard</w:t>
+                <w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02760017v1</w:t>
+                <w:t xml:space="preserve">hal-02759558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
+                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de lipides intramusculaires dans le filet de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760401v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, France, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832373v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16894,1230 +17019,1230 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of breast myopathies in broilers according to farming practices: an European survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Petracci</w:t>
+                <w:t xml:space="preserve">Performances, caractéristiques des carcasses et qualité de la viande chez des poulets de chair nourris selon trois stratégies utilisant des larves de mouche soldat noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.99, 2025, Book of abstracts - European’s Poultry Conference Journal</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264426v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Combinaison de plusieurs leviers physiologiques et métaboliques pour induire un engraissement spontané du foie : quelle réponse selon le génotype et le sexe des canards ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Migaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613426v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’âge et de la souche sur le statut antioxydant du poulet de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Coudert</w:t>
+                <w:t xml:space="preserve">Prevalence of breast myopathies in broilers according to farming practices: an European survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Petracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">XXVIth European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Zadar, Croatia. pp.99, 2025, Book of abstracts - European’s Poultry Conference Journal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599293v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Range use relationship with welfare and performances in four strains of organic broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XI. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227268v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Impact de l’âge et de la souche sur le statut antioxydant du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737902v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605734v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marchand</w:t>
+                <w:t xml:space="preserve">Variations in incubation and postnatal environments affect the microbiota composition of fast-growing male chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and 7th Combined Workshop on "Fundamental Physiology and Perinatal Development in Poultry (WPSA Working Group 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607930v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617563v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namya Mellouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18176,751 +18301,751 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Harold Rigoreau</w:t>
+                <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertusa Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Godfrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607446v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800296v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rupert Palme</w:t>
+                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Rigoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02743913v1</w:t>
+                <w:t xml:space="preserve">hal-01607446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Cheneau</w:t>
+                <w:t xml:space="preserve">THERMOCHICK : Acclimatation embryonnaire à la chaleur. Quels sont les mécanismes modifiés chez le poulet de chair en finition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Journées du Métaprogramme ACCAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marne-La-Vallée, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210932v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maternal stress effects of an omega 3 enriched diet in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elske de Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Palme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">49. Congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 225 p., 2015, 49th Congress of the International Society for Applied Ethology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210975v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the laying performance and technological, nutritional and sensorial quality of eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18939,1014 +19064,1014 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Crochet</w:t>
+                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194100v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210933v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210973v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la teneur en lipides sur le profil en composés volatils et la sensibilité à l’oxydation de la viande de canard</w:t>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742481v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Professionnels de la poule pondeuse et de l'oeuf de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Pacé, France. 2014, Journée Nationale des Professionnels de la Pondeuse et de l’Oeuf de Consommation</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210742v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaire en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la teneur en lipides sur le profil en composés volatils et la sensibilité à l’oxydation de la viande de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. Nutrition Clinique et Métabolisme, 28 suppl 1, pp.S1-S254, 2014, Nutrition Clinique et Métabolisme</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210770v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’une sélection divergente sur le pH ultime sur les qualités nutritionnelles et sensorielles du filet de poulet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Professionnels de la poule pondeuse et de l'oeuf de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Pacé, France. 2014, Journée Nationale des Professionnels de la Pondeuse et de l’Oeuf de Consommation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743623v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaire en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaire en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19965,176 +20090,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. Nutrition Clinique et Métabolisme, 28 suppl 1, pp.S1-S254, 2014, Nutrition Clinique et Métabolisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210771v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact d’une sélection divergente sur le pH ultime sur les qualités nutritionnelles et sensorielles du filet de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaire en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Journées Francophones de Nutrition, JFN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgique. Nutrition Clinique et Métabolisme, 28 suppl 1, pp.S1-S254, 2014, Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, La Rochelle, France. , Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2013, 10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20144,51 +20519,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, meat quality and blood parameters in four strains of organic broilers differ according to range use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20244,51 +20619,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20298,147 +20673,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M. Kileh Wais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrae. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20448,114 +20823,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des dépôts adipeux intramusculaires chez le canard en fonction de l'âge, du génotype et du niveau d'alimentation ; relation avec la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02823072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId429"/>
+      <w:footerReference w:type="default" r:id="rId436"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20623,51 +20998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E9096F4"/>
+    <w:nsid w:val="C375FA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20854,51 +21229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>