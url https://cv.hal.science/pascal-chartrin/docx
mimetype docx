--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1345,295 +1345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualitative market segmentation of broiler grillers by using alternative proteins to soybeans and lipid sources in feeding programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Dusart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Karine Méteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
+              <w:t xml:space="preserve">British Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00071668.2020.1843139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911075v1</w:t>
+                <w:t xml:space="preserve">hal-03135598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative market segmentation of broiler grillers by using alternative proteins to soybeans and lipid sources in feeding programmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Short cold exposures during incubation and postnatal cold temperature affect performance, breast meat quality, and welfare parameters in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzidzo Nyuiadzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Juin</w:t>
+                <w:t xml:space="preserve">Léonie Dusart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Méteau</w:t>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (2), pp.857-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00071668.2020.1843139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2019.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135598v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is meat of breeder turkeys so different from that of standard turkeys?</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2695,51 +2695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2915,51 +2915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,51 +3057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition, and meat quality traits in two broiler lines divergently selected for the ultimate pH of the pectoralis major muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,51 +3364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (10), pp.1643-1652. </w:t>
@@ -3606,51 +3606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,51 +3740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3874,51 +3874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4954,51 +4954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6547,182 +6547,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs hybrides : aptitude à l'engraissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Rideau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
+                <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18 (2), pp.131-141</w:t>
+              <w:t xml:space="preserve">Animal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682442v1</w:t>
+                <w:t xml:space="preserve">hal-00890028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6730,228 +6730,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Picgirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (2), pp.123-134</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54, pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2005008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890028v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further processing characteristics of breast and leg meat from fast-, medium- and slow-growing commercial chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs hybrides : aptitude à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Picgirard</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.131-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681041v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of genotype and overfeeding on lipid deposition in myofibres and intramuscular adipocytes of breast and thigh muscles of ducks</w:t>
               </w:r>
@@ -7084,51 +7084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid and fatty acid composition of fresh and cured-cooked breast meat of standard, certified and label chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,523 +7281,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41, pp.19-24</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669353v1</w:t>
+                <w:t xml:space="preserve">hal-02678174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678174v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la souche, du système et de la saison d'élevage sur la qualité des carcasses et de la viande de pintade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.61-62</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673368v1</w:t>
+                <w:t xml:space="preserve">hal-02679489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la souche, du système et de la saison d'élevage sur la qualité des carcasses et de la viande de pintade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39, pp.19-27</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679489v1</w:t>
+                <w:t xml:space="preserve">hal-02673368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7940,51 +7940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of European chicken farming systems on breast meat composition and quality: insights from the H2020 INTAQT Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Darrigade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,90 +8828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lipid sources on the growing performance and carcass and meat quality of broiler grillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Méteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WPSA, Sep 2023, Cracovie, Poland</w:t>
@@ -8966,51 +8966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10479,107 +10479,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Waterfowl Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">X. European Symposium on Poultry Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736776v1</w:t>
+                <w:t xml:space="preserve">hal-01606741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyunsaturated fatty acids n-3 provided during embryonic development and starting and growing periods on pecking behaviour of Muscovy ducks</w:t>
               </w:r>
@@ -10604,137 +10604,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+                <w:t xml:space="preserve">Jean Marc Thoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X. European Symposium on Poultry Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Ploufragan, France</w:t>
+              <w:t xml:space="preserve">6th World Waterfowl Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606741v1</w:t>
+                <w:t xml:space="preserve">hal-02736776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10953,51 +10953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition and meat quality traits in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,51 +11492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
@@ -11565,51 +11565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels facteurs de risque pourraient favoriser l’apparition de l’oxydation des brochettes de dinde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maudouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11809,402 +11809,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary enrichment with n-3 fatty acids on the quality of raw and processed breast meat of high and slow growth rate chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Meteau</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747329v1</w:t>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Praud</w:t>
+                <w:t xml:space="preserve">Effects of dietary enrichment with n-3 fatty acids on the quality of raw and processed breast meat of high and slow growth rate chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of chicken muscle protein metabolism by n-3 PUFA in relation to insulin sensivity</w:t>
               </w:r>
@@ -12684,414 +12684,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie dans le proche infra-rouge et prédiction de la teneur en lipides du filet de poulet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753740v1</w:t>
+                <w:t xml:space="preserve">hal-02755221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminisme génétique de la composition du foie gras et des magrets obtenue par spectrophotométrie dans le proche infrarouge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Spectroscopie dans le proche infra-rouge et prédiction de la teneur en lipides du filet de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755221v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+                <w:t xml:space="preserve">hal-02751426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13150,247 +13146,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavière Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Verane Gigaud</w:t>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751426v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13426,307 +13426,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755996v1</w:t>
+                <w:t xml:space="preserve">hal-02752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752978v1</w:t>
+                <w:t xml:space="preserve">hal-02755996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional methionine sources combinaison allows improving oxidative stability and processing yield of broiler Pectoralis muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13859,51 +13859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
@@ -13945,51 +13945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of muscle oxidative stability and processing yield in relation with dietary methionine sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14070,77 +14070,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the chicken genotype &amp;quot;Geline de Touraine&amp;quot; have specific carcass and meat characteristics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14182,103 +14182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
@@ -14635,64 +14635,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14963,51 +14963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucokinase et utilisation hépatique du glucose : étude dans deux groupes de canards (barbarie, pékin et leurs hybrides) à l'état gavé et non gavé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15386,51 +15386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
@@ -15453,398 +15453,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t>
+                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Caillat</w:t>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Feuillet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764021v1</w:t>
+                <w:t xml:space="preserve">hal-02761554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme oxydatif des acides gras et efficacité alimentaire chez le poulet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Effect of selection for or against abdominal fatness on muscle and meat characteristics of broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
+              <w:t xml:space="preserve">17. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761554v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for or against abdominal fatness on muscle and meat characteristics of broilers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Comparaison de la composition en acides gras du jaune d'oeuf chez différentes lignées de poules pondeuses en réponse à des aliments à profil variable en acide gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Millet</w:t>
+                <w:t xml:space="preserve">André A. Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Doowerth, Netherlands</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761547v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
@@ -15955,51 +15955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du génotype et du gavage sur l'activité de la glucokinase hépatique chez le canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16182,277 +16182,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762620v1</w:t>
+                <w:t xml:space="preserve">hal-02758697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758697v1</w:t>
+                <w:t xml:space="preserve">hal-02762620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
@@ -16714,51 +16714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16835,51 +16835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16930,51 +16930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17087,51 +17087,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances, caractéristiques des carcasses et qualité de la viande chez des poulets de chair nourris selon trois stratégies utilisant des larves de mouche soldat noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17956,652 +17956,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605734v1</w:t>
+                <w:t xml:space="preserve">hal-01607930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marchand</w:t>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607930v1</w:t>
+                <w:t xml:space="preserve">hal-01605734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marchand</w:t>
+                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Coustham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605197v1</w:t>
+                <w:t xml:space="preserve">hal-01604597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
+                <w:t xml:space="preserve">Effect of food restriction and n-3 fatty acid supplementation on reproductive parameters in broiler hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617563v1</w:t>
+                <w:t xml:space="preserve">hal-01605197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+                <w:t xml:space="preserve">Comparaison de l'effet de différents additifs alimentaires en production de poulets Label rouge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertusa Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Godfrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (WP6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604597v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras sur les paramètres métaboliques et sur les concentrations plasmatiques des adipocytokines chez la poule reproductrice</w:t>
               </w:r>
@@ -18969,402 +18969,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the laying performance and technological, nutritional and sensorial quality of eggs</w:t>
+                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210976v1</w:t>
+                <w:t xml:space="preserve">hal-01210975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210975v1</w:t>
+                <w:t xml:space="preserve">hal-01210932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the laying performance and technological, nutritional and sensorial quality of eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Cheneau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XVIth European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210932v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimatation embryonnaire à la chaleur : quels sont les mécanismes moléculaires modifiées chez le poulet de chair en finition ?</w:t>
               </w:r>
@@ -19514,51 +19514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19665,51 +19665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
@@ -19902,51 +19902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20027,51 +20027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20277,51 +20277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20389,51 +20389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les manipulations thermiques embryonnaires modifient la physiologie et la composition corporelle des poulets de chair sans altérer la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20687,51 +20687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTL impliqués dans le comportement, la résistance au portage de Salmonelles et la qualité des produits - foie gras et magret - du canard Mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20998,51 +20998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C375FA31"/>
+    <w:nsid w:val="A5ACD492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21229,51 +21229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>