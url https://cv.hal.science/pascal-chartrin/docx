--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -5323,307 +5323,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Simon</w:t>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667451v1</w:t>
+                <w:t xml:space="preserve">hal-02663663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chicken liver and muscle carnitine palmitoyltransferase 1 : nutritional regulation of messengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">Jean Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 147, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpb.2007.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663663v1</w:t>
+                <w:t xml:space="preserve">hal-02667451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t>
               </w:r>
@@ -5635,77 +5635,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t>
@@ -5781,77 +5781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6078,51 +6078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 85, pp.914-922. </w:t>
@@ -6186,64 +6186,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6471,51 +6471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.87-99. </w:t>
@@ -6989,51 +6989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.87-99. </w:t>
@@ -7281,523 +7281,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Quentin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 41, pp.19-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678174v1</w:t>
+                <w:t xml:space="preserve">hal-02669353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de l'âge sur la qualité des carcasses et de la viande de pintade label</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité technologique de la viande de poulet en relation avec le mode de production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 41, pp.19-24</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669353v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la souche, du système et de la saison d'élevage sur la qualité des carcasses et de la viande de pintade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 39, pp.19-27</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.61-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679489v1</w:t>
+                <w:t xml:space="preserve">hal-02673368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence du mode de production (label, standard, certifié) sur la teneur en lipides et la composition en acides gras du filet et du blanc de poulet.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la souche, du système et de la saison d'élevage sur la qualité des carcasses et de la viande de pintade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.61-62</w:t>
+              <w:t xml:space="preserve">Sciences et Techniques Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.19-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673368v1</w:t>
+                <w:t xml:space="preserve">hal-02679489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10934,527 +10934,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition and meat quality traits in broiler chickens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
+                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. 190 p</w:t>
+              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741863v1</w:t>
+                <w:t xml:space="preserve">hal-02739116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
+                <w:t xml:space="preserve">Genetic parameters of white striping in relation to body weight, carcass composition and meat quality traits in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Alnahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">22th European Symposium on the Quality of Poultry Meat - 16th European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. 190 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741615v1</w:t>
+                <w:t xml:space="preserve">hal-02741863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquence d’une sélection sur le pH ultime de la viande sur la typologie et le métabolisme énergétique du muscle chez le poulet de chair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+                <w:t xml:space="preserve">Quels sont les facteurs d’élevage qui conduisent à l’oxydation des brochettes de dinde ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743982v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the rearing factors that favor oxidation of turkey meat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquence d’une sélection sur le pH ultime de la viande sur la typologie et le métabolisme énergétique du muscle chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Mika</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22.European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Mar 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739116v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, carcass traits and meat quality of genetically fat and lean broilers are unaffected by dietary energy source</w:t>
               </w:r>
@@ -11809,277 +11809,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
+                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
+              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747273v1</w:t>
+                <w:t xml:space="preserve">hal-02747457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal manipulations during embryogenesis induce long-lasting changes in the regulation of energy metabolism</w:t>
+                <w:t xml:space="preserve">Embryo thermalmanipulation has long-lasting effects on energy metabolism in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">4th International Symposium on energy and protein metabolism and nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sacramento, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747457v1</w:t>
+                <w:t xml:space="preserve">hal-02747273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary enrichment with n-3 fatty acids on the quality of raw and processed breast meat of high and slow growth rate chickens</w:t>
               </w:r>
@@ -12930,164 +12930,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène H. Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751426v1</w:t>
+                <w:t xml:space="preserve">hal-02822694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an alternative slow-growing chicken line reveals a large genetic variability of carcass and meat quality related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13146,182 +13150,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectionner le taux de fonte par SPIR en abattoir ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in chicken breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavière Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verane Gigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA SRA-SAGA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bordeaux, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822694v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Parameters of fatty liver and breast muscle composition predicted by near-infrared spectroscopy</w:t>
               </w:r>
@@ -13426,277 +13426,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752978v1</w:t>
+                <w:t xml:space="preserve">hal-02755996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les caractéristiques de carcasse spécifiques de la Géline de Touraine?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Near-infrared reflectance spectroscopy for predicting lipid content in duck breast meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Lessire</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755996v1</w:t>
+                <w:t xml:space="preserve">hal-02752978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional methionine sources combinaison allows improving oxidative stability and processing yield of broiler Pectoralis muscle</w:t>
               </w:r>
@@ -14176,601 +14176,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al Mohammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751465v1</w:t>
+                <w:t xml:space="preserve">hal-02752970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression hépatique de gènes en relation avec la susceptibilité à la stéatose chez les canards de Barbarie et Pékin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Al Mohammad</w:t>
+                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752970v1</w:t>
+                <w:t xml:space="preserve">hal-02751465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
+              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754911v1</w:t>
+                <w:t xml:space="preserve">hal-02757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effetcs of age on lipid deposition in breast muscle of mule ducks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bastianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757282v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la teneur en lipides des magrets de canard par spectrométrie dans le proche infrarouge (SPIR)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bonnal</w:t>
+                <w:t xml:space="preserve">Liver gene expression in relation to hepatic steatosis susceptibility and secretion in two species of ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Le Naou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Christian Diot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5. European Poultry Genetic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Braedstrup, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754991v1</w:t>
+                <w:t xml:space="preserve">hal-02754911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lipid levels on sensorial characteristics of duck breast meat</w:t>
               </w:r>
@@ -14877,64 +14877,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
@@ -15002,51 +15002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15078,277 +15078,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758067v1</w:t>
+                <w:t xml:space="preserve">hal-02755233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, mulard et hinny : quelles sont les particularités sensorielles de leur foie gras?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de la teneur en lipides intramusculaires sur les caractéristiques sensorielles du filet et du magret de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmpipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755233v1</w:t>
+                <w:t xml:space="preserve">hal-02758067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t>
               </w:r>
@@ -15360,64 +15360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15882,51 +15882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
@@ -16182,277 +16182,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schiavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758697v1</w:t>
+                <w:t xml:space="preserve">hal-02762620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du génotype et du gavage sur les dépôts de liquide intramusculaires dans le filet de canard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canards de Barbarie, Pékin et leurs croisements: aptitude à l'engraissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Mourot</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hoo-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762620v1</w:t>
+                <w:t xml:space="preserve">hal-02758697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéraction génotype/gavage sur la qualité sensorielle du filet et du magret de canard</w:t>
               </w:r>
@@ -16464,51 +16464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16602,64 +16602,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
@@ -17956,277 +17956,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Marchand</w:t>
+                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bordeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607930v1</w:t>
+                <w:t xml:space="preserve">hal-01605734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des acides gras polyinsaturés n-3 apportés au cours du développement embryonnaire et des périodes de démarrage et croissance sur le comportement de picage des canards de Barbarie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tobby</w:t>
+                <w:t xml:space="preserve">Effet d’une restriction alimentaire et d’une supplémentation en acide gras omega 3 sur la fertilité, la stéroïdogenèse et la qualité de ponte chez la poule reproductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namya Mellouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605734v1</w:t>
+                <w:t xml:space="preserve">hal-01607930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature variations during incubation and postnatal growth on performance, metabolism and health of meat-type chickens</w:t>
               </w:r>
@@ -18969,277 +18969,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210975v1</w:t>
+                <w:t xml:space="preserve">hal-01210932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de ponte et la qualité technologique, nutritionnelle et sensorielle des œufs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the growth performance and technological, nutritional and sensorial quality of chicken meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Meteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Cheneau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France. Branche Française de la WPSA, 2015, XXIIth European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210932v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of different dietary sources of n-3 fatty acids on the laying performance and technological, nutritional and sensorial quality of eggs</w:t>
               </w:r>
@@ -19482,290 +19482,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Chesneau</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210933v1</w:t>
+                <w:t xml:space="preserve">hal-01210973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La capacité de stockage des lipides par des poulets maigres ou gras n'est pas influencée par la source d'énergie de l'aliment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de différentes sources alimentaires en acides gras n-3 sur les performances de croissance et la qualité technologique, nutritionnelle et sensorielle de la viande de poulets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Meteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015, 11èmes Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01210973v1</w:t>
+                <w:t xml:space="preserve">hal-01210933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la teneur en lipides sur le profil en composés volatils et la sensibilité à l’oxydation de la viande de canard</w:t>
               </w:r>
@@ -20998,51 +20998,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5ACD492"/>
+    <w:nsid w:val="55122F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21229,51 +21229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pascal-chartrin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998526v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kempf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zemb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2025.2465350" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914388v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-81672-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau Audouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13071160" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744971v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113741" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03468715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Barat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourrier-Clairat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.759456" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grandhaye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Leconte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Riva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246750" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho-Vitorino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227700" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine M&#233;teau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2020.1843139" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzidzo Nyuiadzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2019.10.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gicquel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8010008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621818v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2018.241" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namya Mellouk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0191121" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0678" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Guibert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01483726v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N. de Haas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Palme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606934v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thoby" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex147" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630206v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Alnahhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Boulay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-016-0369-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652934v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilari&#241;o" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;tayer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mahaut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouvarel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622755719189011E12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211037v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000683" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-9100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1113500" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2015.1068428" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640949v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105339" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Simon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513003085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002121" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645843v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Gigaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2013.775695" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129628v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Gigaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4192" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-13-90" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665029v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00071668.2010.503472" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205130v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Mohammad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01959.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HD7P5NC7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664690v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658205v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Swennen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buyse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2009.02.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFH6LCW3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660502v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1062" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Simon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2007.01.007" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1T93P8DL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657230v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ps/85.5.914" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661929v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2006011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653298v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schiavone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernardet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890028v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681041v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005008" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682442v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hoo-Paris" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900546v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Schiavone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bernadet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678174v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673368v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679489v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556349v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Palmic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;le Wacrenier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264487v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Darrigade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H.B. Ferreira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191505v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953063v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736783v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimmonet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735962v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Gicquel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737035v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785657v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Koch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736524v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737347v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606741v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tobby" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736776v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Thoby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744043v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739116v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741863v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741615v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210608v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maudouit" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004538v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Simon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747457v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747273v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747329v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gigaud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tauty" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004775v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly N. Flamion" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750296v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750250v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754232v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755221v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Manse" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753740v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi&#232;re Rousseau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bastianelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822694v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751492v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751426v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755996v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752978v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754134v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750943v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751985v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Mercier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754264v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752970v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751465v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757282v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754991v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Le Naou" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754911v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750873v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754996v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755233v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758067v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761554v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761547v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Millet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764021v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759239v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758787v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaultier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759315v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Bernadet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762620v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758697v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759558v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760017v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760401v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832373v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827997v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Migaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05264426v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Petracci" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613426v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599293v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737902v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605734v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607930v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604597v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605197v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617563v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pertusa Marion" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Skiba" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Godfrain" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607446v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercerand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Rigoreau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800296v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743913v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsaab.org/isae2015/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210932v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cheneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210976v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194100v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/292909.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210973v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305377.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210933v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742481v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210742v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210770v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743623v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747584v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199787v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806644v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Kileh Wais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>