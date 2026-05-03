--- v0 (2026-03-14)
+++ v1 (2026-05-03)
@@ -1290,381 +1290,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in clonal diversity in glasshouse infestations of the aphid, Aphis gossypii Glover in southern France</w:t>
+                <w:t xml:space="preserve">Characterization of microsatellite loci in the aphid species Aphis gossypii Glover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chavigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S.J. Fuller</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 8, pp.1867-1877</w:t>
+              <w:t xml:space="preserve">, 1999, 8, pp.685-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689264v1</w:t>
+                <w:t xml:space="preserve">hal-02686228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-strain competition and dispersal in aphids : evidence from a greenhouse study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Variation in clonal diversity in glasshouse infestations of the aphid, Aphis gossypii Glover in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chavigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Lapchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 24, pp.450-464</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 8, pp.1867-1877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688307v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of microsatellite loci in the aphid species Aphis gossypii Glover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Inter-strain competition and dispersal in aphids : evidence from a greenhouse study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.J. Fuller</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lapchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 8, pp.685-702</w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 24, pp.450-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686228v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host-based genetic differentiation in the aphid Aphis gossypii Glover, evidenced from RAPD fingerprints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1702,51 +1702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a microsatellite locus in the parasitoid wasp Aphelinus abdominalis (Hymenoptera : Aphelinidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1816,90 +1816,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metapopulation structure in Aphis gossypii in greenhouses : evidence from molecular markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Muhlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. international congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1996, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1924,77 +1924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPD fingerprinting of aphid populations sampled in Citrus orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Vanlerberghe Masutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raboudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chavigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN11199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04190.x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVWXNT7T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8404C25A1698AA6765132FE576B3CC9D1072CFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mezghani-Khemalhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marrakchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01239.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB5C23139AAC8375E5EAB7E68BEB111E15F89D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Raboudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Khoualdia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150500088934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kienlen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kienhen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689264v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fuller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688307v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhlberger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raboudi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chavigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Makni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe-Masutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Makni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/EN11199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666559v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carletto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Br&#233;vault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04190.x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WVWXNT7T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656680v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Charaabi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8404C25A1698AA6765132FE576B3CC9D1072CFB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mezghani-Khemalhem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Makni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Marrakchi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-8286.2005.01239.x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AAB5C23139AAC8375E5EAB7E68BEB111E15F89D0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676088v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Raboudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Pizzol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Khoualdia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583150500088934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Hommay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gertz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kienlen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kienhen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schubert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Castagnone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Vanlerberghe Masutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Fuller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689264v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapchin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rochat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Boll" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689023v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muhlberger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776349v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>