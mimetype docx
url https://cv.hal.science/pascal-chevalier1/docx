--- v0 (2026-04-10)
+++ v1 (2026-05-01)
@@ -1136,3518 +1136,3518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Illusion of Proximity in Territorial Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.442-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/euco-2018-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Francuska przestrzeń wiejska. Kategorie i wyobrażenia heterogenicznej wiejskości [L'espace rural français : catégories et représentations d'une ruralité composite ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7366/wir012018/05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francuska przestrzeń wiejska. Kategorie i wyobrażenia heterogenicznej wiejskości</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action locale et développement rural : diversité des formes d’appropriation du programme européen LEADER en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.247-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER program as model of institutional transfer: Learning from its local implementation in France and Lithuania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (3), pp.442-461. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/euco-2018-0025⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.317-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/euco-2017-0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques endogènes et exogènes contemporaines de la renaissance rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (174), pp.529-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053665ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital territorial et développement des territoires locaux, enjeux théoriques et méthodologiques de la transposition d’un concept de l’économie territoriale à l’analyse géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (711), pp.490-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.711.0490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en Europe centrale : apprentissage et pratiques de la gouvernance locale dans les campagnes post-socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guillaume Lacquement, Christophe Quéva (éds), Développement local et innovations sociales en Europe, 241, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LEADER akciócsoportok és partnerségi hálózatok működésének tanulságai Baranya megyében</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pola Péter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ter es tarsadalom Space and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17649/TET.29.1.2687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos veikejai ir kaimo pletra: LEADER programos igyvendinimas lietuvoje ir prancuzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografijos metraštis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité, migration et territoires ruraux, déterminants du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Sol et Civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PROGRAMME LEADER EN HONGRIE, UN PILOTAGE DE L'ACTION PUBLIQUE SOUS CONTRÔLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.41 - 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062617v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du programme leader selon les principes de base du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 342, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos iniciatyvos ir teritorinis vystymas: LEADER programos įgyvendinimas Lietuvoje ir Prancūzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6001/geografija.v50i2.3004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 237, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.217.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert du modèle européen LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.17-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo.433.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie et en République tchèque : deux logiques politiques différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Polá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le modèle européen LEADER 2007-2013 Logiques d'action et contextes de réception, 43 (3), pp.91 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S033805991200304X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidurio ir Rytų Europos kaimo išskirtinumas ES kontekste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geographicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43–44, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implementation of the Leader program in central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Kovacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What effects of national regulations in the program LEADER in the EU-27 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96</w:t>
+              <w:t xml:space="preserve">, 2012, n°3, pp.9-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ländliche Räume in Frankreich, Typen jüngerer sozioökonomischer Entwicklung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographische Rundschau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ländliche Räume, 2, p. 36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.20.2018.0001⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et création d'activités en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions territoriales et développement local: Illustrations internationales [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (233-234), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEADER w krajach Europy Środkowej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.26-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/euco-2017-0020⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (227), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du MECAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.115-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, transformations des structures agraires et dynamique du tourisme rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Guillaume Lacquement, Christophe Quéva (éds), Développement local et innovations sociales en Europe, 241, pp.67-83. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.6008⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 211 (2), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17649/TET.29.1.2687⟩</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases économiques et développement rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.733.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification et mutation des bases économiques dans l'espace rural tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.143-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources entrepreneuriales et territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.41-56</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (217-218), pp.27-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56, pp.17-19</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux systèmes productifs ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.89-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.41 - 55</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (1), pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...2261 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130499v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03060814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activites tertiaires et dynamiques rurales</w:t>
               </w:r>
@@ -4927,8881 +4927,8881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment concilier création d’emploi et espaces ruraux », conférencier invité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attractivité rural urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de gestion des Hauts de France, Nov 2024, Chauny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le développement local en Europe centrale : entre européanisation et désillusions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europos kaimiškosios vietovės</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vilnius, Feb 2024, Vilnius, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre de gestion des Hauts de France, Nov 2024, Chauny, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les centres de gestion: un outil pour l'aide au développement des collectivités rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés National des Centres de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDG 48, Oct 2024, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, CDG 48, Oct 2024, Mende, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques territoriales des parcours d'orientation des jeunes ruraux en Occitanie est (Académie de Montpellier) : Comment mesurer l'influence des processus socio- spatiaux dans le choix des études supérieures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 eme Colloque de ASRDLF Territoires, Créativité et Innovation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF /Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme européen LEADER (214-2022) et action locale de développement territorial : le paradoxe de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 eme Colloque de ASRDLF Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF:Université de Strasbourg, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment assurer un accès aux services des CDG adapté aux territoires ?, conférencier invité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANDCDG / CDG48 CONGR2S national des DGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de gestion Mende, Mar 2024, Mende, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining factors influencing local communities' perceptions of ecosystem services in Divjakë-Karavasta national park, Albania,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenepe Dafku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII PhD Students Meeting in Environment and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER programme management class. What are the territorial development implications? Case study of Croatia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Roglić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier en Lycée rural en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire des réseaux des lycées d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Montpellier, Jul 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de Lycées en Occitanie est (Académie de Montpellier) : Caractérisation des territoires des réseaux et logiques de proximités dans l’orientation des lycéens vers l’enseignent supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF /Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58 eme Colloque de ASRDLF - Transitions, Gouvernance territoriale et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Rennes - UMR 6051 ARENES - ASRDLF, Jun 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF:Université de Strasbourg, Dec 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes rurales françaises: des outils pour le développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés des Maires de Lozère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMRF de Lozère, Oct 2022, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de gestion Mende, Mar 2024, Mende, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lozère : une exception dans la ruralité française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés départemental des Maires de Lozère /AMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMRF 48, Oct 2022, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance locale et stratégies d’acteurs en Europe centrale », conférence invitée Transitions &amp; gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lemna LEST, Aix-en-Provence, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Nov 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plateau aride, histoire(s) fertiles (s ) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Clermont-Ferrand, Massif central – Capitale européenne de la Culture et du PNR des Grands Causses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Clermont-Ferrand, Massid central, capitale européenne de la culture, Apr 2022, La couvertoirade (12), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Montpellier, Jul 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux nouveaux enjeux sociétaux les &amp;quot;territoires de projets&amp;quot; ont-ils encore du sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires &amp; développement local, osons des projets créatifs, dynamiques et attractifs ! Ateliers, table ronde, partage d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pays des Valons et Vilaine, Oct 2022, Saint-Senoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économiques et migrations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire d’ouverture de la promotion 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENA, Dec 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractures territoriales en France et enjeux de la ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques territoriales et l'action publique en régions, Ecole Nationale d'administration, Strasbourg, 8 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural en Europe : une interprétation différenciée des trajectoires dans les campagnes françaises et lituaniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Rennes - UMR 6051 ARENES - ASRDLF, Jun 2022, RENNES, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Caen, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMRF de Lozère, Oct 2022, Mende, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération, capital territorial et politiques de développement rural », conférence de lancement du projet Tressons « innover et coopérer dans les territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« innover et coopérer dans les territoires ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRESSON Université de Nancy, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMRF 48, Oct 2022, Mende, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie et économie en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire introductif pour la promotion des élèves étrangers de l’ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ena, Jan 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Clermont-Ferrand, Massid central, capitale européenne de la culture, Apr 2022, La couvertoirade (12), France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens entre ressources et qualification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", Université Paul-Valéry, ENCG-Eljadida, Centre de Recherche sur l’Industrie, les Institutions et les Systèmes économiques d’Amiens, Marrakech, 21-22 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marrakech, Maroc. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lemna LEST, Aix-en-Provence, May 2022, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, métamorphoses des ressources et qualification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13emes journées de recherche en sciences sociales Bordeaux, Société française d'économie rurale, Bordeaux, 12-13 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pays des Valons et Vilaine, Oct 2022, Saint-Senoux, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover par le local pour s’adapter au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", CRIISEA, Université Paul-Valéry Montpellier 3, LED, ENCG-Eljadida, Marrakech, 21-22 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENA, Dec 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment articuler action publique et dynamiques des territoires ruraux : le cas des services publics en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits déjeuner de Bercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ministère des finances, Mar 2019, Paris, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">grande régions et nouvelles inégalités rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du conseil Economique et social de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ruralité en Occitanie dans le cadre du grand débat: enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du Conseil Economique et Social de la région Occitanie, Millau, 2 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Millau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment articuler action publique et dynamiques des territoires ruraux : le cas des services publics en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le ministère des finances dans le cadre des petits déjeuner de Bercy, Paris, 25 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets de la mise en oeuvre de la politique européenne de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises européennes de la ruralité, Comission de l'UE, Parlement Européen Strasbourg, 4 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEADER as an object of scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence internationale sur les implications pratiques et théoriques de l'approche LEADER / CLLD en Europe du Sud-Est, Opatija, 20-22 Novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Opatija, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération, capital territorial et politiques de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Othelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancement du projet Tressons : "Innover et coopérer dans les territoires ruraux", AVISE (Agence Ingénierie pour developper l'Economie Solidaire), RTES (Reseau des collectivités Territoriales pour une Economie Solidaires), Nancy, 2 avril 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : « Action publique et espaces ruraux », CFDT région Occitanie, Rodez, 22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rodez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France rurale : 30 ans de dynamiques socio-économiques contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : « Il y a du génie dans le désert », PETR Sud-Lozère, Réseau national rural, Florac Trois Rivières, 3-5 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions des Territoires en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : "Coopérations et changements ? Nos coopérations pour faire face au évolutions du Monde", Réseau régional des administrateurs des MFR, Salon-de-Provence, 5 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salon-de-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les dynamiques rurales en Europe à l'aune de la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : "2ème université itinérante des territoires ruraux : Numérique, formation et développement des territoires ruraux", Union nationale des Maisons Familiales Rurales, la Fédération régionale des Pays de la Loire, la Fédération départementale de la Mayenne, Craon, 29-30 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Craon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produit de terroir en Lituanie et trajectoire des ressources : la cerise de Žagar, d'une ressource héritée à une ressource métamorphosée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eje LEADER 2007-2013 y activación turística en Madrid y Aragón: un análisis a partir de los modos de coordinación de la acción local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXColoRURAL2018 : XIX Coloquio de Geografía Rural de la Asociación de Geógrafos Españoles : Segundo Coloquio Internacional de Geografía Rural “Nuevas realidades rurales en tiempos de crisis: territorios, actores, procesos y políticas”, Facultad de Filosofía y Letras Campus Universitario de Cartuja, Granada, 24-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenade, España. pp.604-615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques rurales pour les campagnes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les petit-déjeuners de l'inspection générale des finances", Bercy, Paris, 26 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Caen, France. 232 p</w:t>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles dynamique(s) rurale(s) en France aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence introductive du congrès national de l'Association des Maires Ruraux de France (AMRF), Quimper, 30 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enseignements et quels enjeux de la coopération territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Faggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères rencontre nationales de la coopération LEADER 2014-2020, GAL Vidourle Camargue, Le Grau du Roi, 6 et 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Grau du Roi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République tchèque : une singularité dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence café géo, association des Cafés géographiques, Albi, 18 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques migratoires dans les espaces ruraux français : composantes, facteurs de mobilité et supports économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Démographie et développement des territoires ruraux: quel avenir dans les territoires de moyenne montagne, Conseil département du Cantal, Aurillac, 13 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière et mutations des agricultures en Europe méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marrakech, Maroc</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise démographique rurale : comment rompre avec la fatalité dans les territoires du Massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l'Association des Maires de France, Aurillac, 23 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser le programme européen LEADER : capital territorial et démarches de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Politiques publiques, UMR Territoires, IRSTEA, Clermont-Ferrand, 20 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la ruralité dans une Europe élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès régional des collectivités territoriales de la région «Pays de la Loire », Sablé-sur-Sarthe, le 8 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sablé-sur-Sarthe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) ruralité(s) en France aujourd'hui ? Retour sur 30 de renaissance rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Comment gérer aujourd'hui les ruralités de demain ?, ENA, Strasbourg, 3 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire ruralité internationale, Région Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ruralité internationale, Région Nouvelle Aquitaine, Conseil régional Nouvelle aquitaine, Bordeaux, 11 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique et développement rural en France : une typologie des formes de coordination de l'action locale dans les territoires LEADER ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les liens entre ressources et qualification territoriale</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces agricoles de l'Ouest européen : catégories de systèmes productifs agricoles et paradoxe des concentrations foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", Université Paul-Valéry, ENCG-Eljadida, Centre de Recherche sur l’Industrie, les Institutions et les Systèmes économiques d’Amiens, Marrakech, 21-22 Mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marrakech, Maroc. pp.15</w:t>
+              <w:t xml:space="preserve">10eme Journée de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Millau, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et disparités spatiales en Europe méditerranéenne: Mise en place d'une méthodologie d'analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ministère des finances, Mar 2019, Paris, Saudi Arabia</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques contemporaines de la « Renaissance rurale » en France, Espagne et Italie : méthodologie et mesure des facteurs endogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10emes Journées de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TRESSON Université de Nancy, Apr 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo Territorial, desarrollo local: enfoque teórico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Diversidad Cultural, Arica, Universidad de Arica, Universidad de Arica (Chile) – Conicyt – Institut Français Chile, 28-30 de junio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Arica, Chile. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ena, Jan 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des espaces ruraux français : adaptabilités territoriales et différenciations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du pôle rural de Caen, 11 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Millau, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut-on attendre des programmes LEADER : exemples de mise en oeuvre des programmes de développement rural dans les pays d'Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Regards croisés de chercheurs et acteurs sur les impacts des programmes Leader - Séminaire régional Bourgogne/Franche-Comté, CESAER, Agro-sup Dijon, Dijon, 6 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'agricultures en Europe occidentale au prisme des politiques territoriales: des systèmes productifs aux systèmes territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural development and territorial capital in a Hungarian and French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cities and Regions in a Transnational World, Regional Studies Association, Graz, 3-6 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Opatija, Croatia</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en Hongrie : une articulation originale entre territoire(s), acteur(s) et ressource(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Territoires méditerranéens : agriculture, alimentation et villes, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9es Journées de Recherche en Sciences Sociales, Société Française d'Economie Rurale, Nancy, 10-11 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rodez, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et développement : approches théoriques et empiriques à partir du cas de l'action publique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invité à l'Université Mayor de San Simon, Centro de Estudios Superiores Universitarios, Cochabamba, 1-3 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cochabamba, Bolivie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salon-de-Provence, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme territoriale en France : la fusion des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence café géo, Association des Cafés géographiques, Montpellier, 6 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Craon, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dynamique de la petite agriculture d'autosubsistance en Podlasi polonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales, INRA, SFER, CIRAD, Grenoble, 11-12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture(s) et circuits courts en Europe centrale : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circuits courts : présents et futur ? Le rôle des collectivités locales », Institut Français de Budapest, Novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Budapest, Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de développement et gouvernance locales : l'impact du programme LEADER dans la structuration des réseaux d'acteurs locaux en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, Marne-la-Vallée, 7-9 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties assessment of noise parameters in D- band using in situ tuner techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Hefei, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFIT.2014.6933261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et pauvreté en Europe centrale : un anachronisme dans l'Union Europeènne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au séminaire international « Politicas territoriais e pobreza ? no campo e na cidade », CPDA, Université de Rio de Janeiro, 4-5 novembre 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER programme in Central Europe: success or failure in transferring a model for local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « The LEADER approach and other forms of activation of rural communities» organisé par le Département national polonais de politiques rurales et le Département d'urbanisme et de sociologie rurale de l'Université de Lodz, mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lodz, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la gouvernance locale et apprentissage social : quels effets de la mise en oeuvre du programme européen LEADER dans la structuration des territoires locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50ème Colloque de l'Association de Science Régionale de Langue Française "Culture, patrimoine et savoirs", Mons 8-11 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle européen LEADER 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Lokale Handlungsansätze und territoriale Entwicklung in Mitteleuropa», Centre Marc Bloch (Berlin), 16 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local en Hongrie et en République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’Académie d’Agriculture de France, section sciences de l’homme et de la société, Paris, le 18 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Az európai Leader-program megvalósulása Magyarországon » (La mise en œuvre du programme européen LEADER - Retour sur le terrain en Hongrie), MTA KRTK Regionális Kutatások Intézete, Institut d’Etudes Régionales, Académie des Sciences de Hongrie, Pécs, mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pécs (Hongrie), Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle européen LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au colloque de l’ASRDLF, Belfort, 9-11 juillet 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des reglementations nationales dans le programme LEADER dans l'Europe des 27 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée de recherches en sciences sociales (JRSS 2012), 13 et 14 décembre 2012, Université de Toulouse, Société française d'Economie Rurale (SFER), Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LEADER-program problemai Mgayarrorszagon egy nemzeitkozikutatas tukreben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication aux XVIII. Orszagos urbanisztikai konferencia, Hajdúböszörmény, Sillye Gábor Művelődési Központ, 11 et 12 octobre 2012 (Hongrie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pécs (Hongrie), Hungary. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert de la politique européenne de développement local LEADER en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert de la politique européenne de développement local LEADER en Europe centrale : entre diffusion des normes et durcissement réglementaire, Université de Padoue (Italie) mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Padoue, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles modalités de création d'entreprises non agricoles rurale dans les campagnes françaises d'aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre du Congrès national des maires ruraux de France (AMRF) "Façonner aujourd'hui la ruralité de demain", Monts-sur-Guesnes, octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monts-sur-Guesnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un air d'Eté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La question rurale aujourd'hui en Europe", Ambassade de France en Lituanie, Vilnius, 26 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lituanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrigues, regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les garrigues, espaces ou territoire ?", Conseil Régional du Languedoc-Roussillon, Conseil Général du Gard, CAUE du Gard, Les écologistes de l'Euzière, Uzès le 7 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Uzès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre de la programmation LEADER en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Mise en oeuvre de la programmation LEADER en Europe centrale : entre démarche de développement local et instrumentalisation politique", 4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9 et 10 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of agricultural development in Mediterranean Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hircsak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 "Innovation &amp; sustainable development in agriculture and food", Montpellier, du 28 juin au 1er juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quimper, France</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional Studies Association Annual International Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Transfer of the Local Development Model : The Leader Program Implementation in Central European countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pécs (Hongrie), Hungary. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Grau du Roi, France</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconversion et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dewintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Villes petites et moyennes : un regard renouvelé", Université de Tours, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi-formation-politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'emploi, ce grand oublié des politiques de développement local en France", MEDEF/ Institut National des métiers, Paris, le 28 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Trajectoires agricoles en Europe méditerranéenne : Une analyse en termes de dynamiques rurales", Montpellier, 28 juin-1er juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence", Aoste (Italie), 20-22 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Transfer of the Local Development Model : The Leader Program Implementation in Central European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à Regional Studies Association Annual International Conference, Pécs (Hongrie), 24-26 mai 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pécs (Hongrie), Hungary. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner des démarches de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Gouvernance et gestion des projets de développement local", CIVAM de l'Hérault, Capestang le 29 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Capestang, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sablé-sur-Sarthe, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre projets locaux de développement et globalisation de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une définition opératoire des espaces ruraux et de la ruralité ? Questions et débats", Clermont-Ferrand, 6- 7- 8 juillet 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de société, nouvelles mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dynamiques rurales en Languedoc-Roussillon depuis 1980 : quels enseignements en tirer ?", Conseil Régional Languedoc-Roussillon, Montpellier le 14 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des bases économiques dans les campagnes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Héritages et trajectoires rurales en Europe", 6-7 septembre 2007, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplois, compétences et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Nouveaux résidents : motivations résidentielles et dynamiques économiques dans l'espace rural du Languedoc-Roussillon", 3ème Université d'Eté Université Montpellier I, DIDERIS, Montpellier, 27-28 août 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences françaises dans le fonctionnement du programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-polonais, Paris les 5-6 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.77-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, XXIVèmes Rencontres ARETHUSE "Relocalisations : stratégies nouvelles", 24-26 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme LEADER et acteurs du développement rural en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé conjointement par l’Académie des Sciences de Varsovie (IRWiR PAN) et le CEFRES de Prague, Varsovie, décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varsovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Entreprenariat et Développement Territorial et Rural" organisé par la faculté d'Economie de l'Université de Tlemcen (Algérie), les 3 et 4 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tlemcen, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des bases économiques en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Faire campagne", Rennes, 17-18 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France. pp.143-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques économiques et diversification des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe rencontres ARETHUSE "Relocalisations : stratégies nouvelles", 24-26 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of territories in the rural dynamics firm in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Entreprenariat et développement territorial et rural", Tlemcen, 3-4 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tlemcen, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Gouvernance et convivialité urbaine. Citoyens, chercheurs et professionnels : partenaires et acteurs du développement urbain", Montpellier, 23-25 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat rural et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dans le cadre d'un programme de recherche "Interfaces urbain/rural", ICOTEM, CPER Région Poitou-Charentes, Poitiers, 12-13 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des héritages et des transformations des structures agraires dans la dynamique et l'organisation du tourisme rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Rencontres de Mâcon, "Tourismes et territoires", 13-15 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mâcon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des bases économiques régionales en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les disparités régionales en Europe centrale", Bratislava, 25-26 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bratislava, Slovaquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe Rencontres ARETHUSE, Université du Molise, Termoli, 26-28 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Termoli, Italie. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes, qualité et territoires, la nécessité d'une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII rencontres ARETHUSE, Miraflores de la Sierra, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Miraflores de la Sierra, Espagne. pp.553-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de ressources territoriales par la qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque il governo delle risorse locali XXIIIe "Rencontres ARETHUSE", 26 au 28 septembre 2007, Molise (Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Molise, Italie. 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrastes régionaux des dynamiques rurales européennes sont-ils porteurs de trajectoires territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">XLIIIème Colloque ASRDLF "Les dynamiques territoriales, débats et enjeux entre les différentes approches disciplinaires", 11-13 Juillet 2007, Grenoble - Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantages comparatifs, localisation des entreprises en milieu rural et stratégies de fonctionnement entrepreunarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Foire des villages de Montréal, Université Québec de Montréal, Solidarité Rurale du Québec, février 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARETHUSE, Miraflores de la Sierra (Madrid), septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miraflores de la Sierra, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques rurales dans l'ouest européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche sur le "devenir des territoires ruraux", Ministère de l'agriculture et Ministère du Travail, Lourmarin, octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lourmarin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Arica, Chile. pp.1-14</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de localisation des entreprises non agricoles et pérennité économique dans les campagnes de faibles densités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Faire campagne", Rennes, 17-18 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...4750 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872611v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques économiques et typologie des espaces ruraux en France</w:t>
               </w:r>
@@ -14869,84 +14869,170 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les zonages de l’action publique dans les espaces ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-WILEY Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laporte A., Ribardière A. (éds), Les mailles territoriales d’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.279-305, 2026, Encyclopédie des Sciences, collection Géographie, Le monde en ses découpages : frontières et discontinuités, 978-1-78948-202-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Public Action Zoning in Rural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14959,181 +15045,285 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine LAPORTE; Antonine RIBARDIERE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial Division for Public Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE WILEY, pp.259-280, 2025, 978-1-78945-202-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European LEADER Programme (2014–2022) and Local Action for Territorial Development: The Paradox of Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cejudo Garcia E., Navarro Valverde F. A., Perez Canete J. A., Win or Lose in Rural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-213, 2024, 978-2-35412-471-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48675-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinámicas de proximidad en la innovación territorial. Un acercamiento a través del programa LEADER.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Camilo Lois González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.J. García-Delgado, M. Hernández-Hernández, A. Martínez-Puche, L.A. Hortelano Mínguez y V.M. Zapata Hernández (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In La Geografía ante los retos de desarrollo local.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGER, pp.150-155, 2024, 978-84-128925-0-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21138/dle.2024.lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formas de innovación territorial a través de la aplicación del Desarrollo Local Participativo: experiencias en el département de l'Hérault (Francia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15143,2644 +15333,2540 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F.J. García-Delgado, M. Hernández-Hernández, A. Martínez-Puche, L.A. Hortelano Mínguez y V.M. Zapata Hernández (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Con)textos de desarrollo local. Dos décadas de Geografía aplicada (2003-2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Grupo de Trabajo de Desarrollo Local de la Asociación Española de Geografía (GTDL-AGE), 2024, 978-84-126292-9-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21138/dl.2024.lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximidad, territorio y LEADER: actores, recursos y formas de innovación en la comarca de A Limia (Ourense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">European LEADER Programme (2014–2022) and Local Action for Territorial Development: The Paradox of Innovation</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Camilo Lois González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cejudo-García, E., Navarro-Valverde, F.A., Cañete-Pérez, J.A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aportes de la geografía (rural) a la ‘visión a largo plazo’ de las zonas rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Española de Geografía, pp.61-72, 2024, 978-84-128925-4-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21138/grd.2024.lc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Action and Territorial Development : The LEADER Approach in the Recomposition of Rural Spaces in Languedoc-Roussillon (France) and Andalusia (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cejudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Francisco Navarro (éds), Neoendogenous Development in European Rural Areas, Results and Lessons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Geography, p. 63-86, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opciones de intervencion - Estrategia adoptadas con agrida del enfoque LEADER en las areas rurales de Andalucia en el periodo 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Belligiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Granada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Francisco Navarro, José Camacho (éds), Nuevas realidades rurales en tiempos de crisis : territorios, actores, procesos y politicas, Universidad de Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.578-590, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Public Action and Territorial Development : The LEADER Approach in the Recomposition of Rural Spaces in Languedoc-Roussillon (France) and Andalusia (Spain)</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles de développement pour les ruralités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Springer Geography, p. 63-86, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Jean, Laurent Rieutort, Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 174-209, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Farming in Polish Podlasie: Anachronism or Overlooked Potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Bosc; Jean-Michel Sourisseau; Philippe Bonnal; Pierre Gasselin; Élodie Valette; Jean-François Bélières. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity of Family Farming Around the World : existence, transformations and possible futures of family farms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.17-28, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière, rente et mutations des agricultures méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Chouquer; Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.137-162, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.5578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière, rente et mutations des agricultures en Europe méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p. 174-209, 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France-Comté et Presses universitaires Sun Yat Sen de Canton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Chouquer, Marie-Claude Maurel (eds), Foncier et agriculture en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 137-162, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux en France aujourd’hui : dynamiques démographiques et recomposition sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Jagorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes-campagnes : pour une cohésion des territoires de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiche pubbliche e sviluppo rurale in Francia: forme di coordinamento per l'azione locale nel programma europeo LEADER 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, p.578-590, 2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WIP – EDIZIONI SCIENTIFICHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Marinela Labianca (éds), Politiche di sviluppo rurale, metodi, strategie ed esperienze internazionali a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-143, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire et Jean-Michel Sourisseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture familiale en Podlasie polonaise : anachronisme ou potentiel ignoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.27-39, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 137-162, 2018</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une nouvelle identité territoriale en garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif des garrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Garrigues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Écologistes de l'Euzières, pp.334-335, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritages and Transformations of Agrarian Structures and the Rural Tourism Dynamic in the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murat Kasimoglu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism - Industry and Insights/Book 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.211-224, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des héritages et des transformations des structures agraires dans la dynamique et l'organisation du tourisme rural en République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Bleton-Ruget; Nicole Commerçon et Isabelle Lefort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourismes et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.57-60, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes d'Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guibert; Yves Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.141-160, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes d'Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guibert; Yves Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.161-181, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines, héritages et dévelopement rural en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-89, 2010, Logiques sociales, 978-2-296-12652-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche LEADER et le développement local en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Halamska, Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux à l'épreuve du modèle européen LEADER : France, Hongrie, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.53-70, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes et leurs villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Delpirou; Hadrien Dubucs; Jean-Fabien Steck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.63-71, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Halamska, Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux à l'épreuve du modèle européen LEADER : France, Hongrie, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.71-94, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Quentin Jagorel. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+              <w:t xml:space="preserve">Alain Berger; Pascal Chevalier; Geneviève Cortes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe / sous la direction de Alain Berger, Pascal Chevalier, Geneviève Cortes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.5-13, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, p. 123-143, 2017</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural et ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Berger; Pascal Chevalier; Geneviève Cortes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages et trajectoires rurales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.61-82, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcs naturels régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé; Corinne Larrue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires d'action : aménagement, urbanisme, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.217-237, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quæ, pp.27-39, 2015</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Change and diversification in the economiec bases of Czech rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Gajdoš. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional disparities in Central Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociologický ústav SAV, Bratislava (Institut de sociologie de l', pp.37-55, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Écologistes de l'Euzières, pp.334-335, 2013</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ruralité en déclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Maurel; Guillaume Lacquement. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture et ruralité en Europe centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aux lieux d'être; CEFRES, pp.37-49, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, InTech, pp.211-224, 2012</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des bases économiques dans les campagnes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.213-235, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.57-60, 2011</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zonages et construction de territorialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Bleton-Ruget; Nicole Commerçon; Philippe Gonod. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires institutionnels, territoires fonctionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.477-488, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.141-160, 2011</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles relations ménages/entreprises et les liens urbain/rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Samuel Arlaud; Yves Jean; Dominique Royoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rural-urbain : nouveaux liens, nouvelles frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.175-189, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.161-181, 2011</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03055264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles fonctions tertiaires de l'espace rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles ruralités, nouvelles urbanités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...1061 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17790,299 +17876,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires ruraux profonds sont de plus en plus marginalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Occitanie grandit vite et de façon hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCDR : des projets tournés vers la transition agroécologique et l’innovation sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attractivité du territoire rural pose un vrai dilemme aux élus locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE LEADER PROGRAMME IN CENTRAL EUROPE. A NEW LOCAL DEVELOPMENT POLICIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18091,139 +18177,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et stratégies du développement local en Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Halamska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp. vol. 98, n°1, 27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18233,622 +18319,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation de l'unité PLEIADE (UR 7088)Université Sorbonne Paris Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Baudelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Alexandre-Collier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HCERES. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Baudelle</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">HCERES. 2023</w:t>
+                <w:t xml:space="preserve">hal-04482646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapporteur sur le rapport d’accès aux services publics dans les territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport pour l'assemblée Nationale. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Rapport pour l'assemblée Nationale. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action Locale et Développement territorial en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2013, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ANR. 2013, 70 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de développement local des GAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 85 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 85 p</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'action locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2011, 129 p</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Configuration des scènes locales de concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, 61 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Agence Nationale de la Recherche. 2011, 61 p</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voies du transfert du modèle de développement local en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2010, 50 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] CIRAD. 2010, 50 p</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de Parc Naturel régional Margeride-Aubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Ministère de l'Aménagement du territoire et de l'Environnement. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18858,227 +18944,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégorisations politiques et transformations sociales en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ancey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25-26 (5), s.p., 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ancey</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 25-26 (5), s.p., 2016</w:t>
+                <w:t xml:space="preserve">hal-01996641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle européen LEADER (2007-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 212 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 3, 212 p., 2012</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions territoriales et développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59 (233-234), 170 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Actions territoriales et développement local</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action locale et développement territorial: De la mobilisation à la coordination des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
@@ -19100,271 +19294,163 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 59 (233-234), 170 p., 2011</w:t>
+              <w:t xml:space="preserve">, 59 (236), 115 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Chevalier; Marc Dedeire. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 59 (236), 115 p., 2011</w:t>
+              <w:t xml:space="preserve">, 54 (1), 103 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId333"/>
+      <w:footerReference w:type="default" r:id="rId334"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19511,51 +19597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneida Topulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vollet Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.03.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Tirado Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Toure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PXVWQT1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084235ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/wir012018/05" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Yubero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2018-0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola P&#233;ter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17649/TET.29.1.2687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062617v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.433.0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pol&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805991200304X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064122v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2889" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.733.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.641.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986501v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984467v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Othelet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076359v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076287v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Faggioni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Deng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2014.6933261" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075777v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075781v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070997v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075387v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960374v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dle.2024.lc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960343v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dl.2024.lc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475723v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48675-3_9#citeas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48675-3_9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960316v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/grd.2024.lc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cejudo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Belligiano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_3" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.5578" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461487v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463580v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058113v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056539v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056193v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056194v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056196v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055262v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055261v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872597v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872598v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055263v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055264v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005445v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986471v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986482v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986457v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409976v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halamska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078222v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078131v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078128v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078129v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078130v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996641v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054791v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054837v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130494v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneida Topulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vollet Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.03.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Tirado Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Toure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PXVWQT1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084235ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Yubero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2018-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/wir012018/05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola P&#233;ter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17649/TET.29.1.2687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062617v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.433.0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pol&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805991200304X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2889" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.733.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.641.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Othelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Faggioni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Deng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2014.6933261" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070997v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48675-3_9#citeas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48675-3_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dle.2024.lc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960343v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dl.2024.lc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/grd.2024.lc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cejudo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Belligiano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.5578" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056196v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055261v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055263v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986471v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986457v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halamska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078131v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996641v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054837v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130494v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>