--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1136,3518 +1136,3518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francuska przestrzeń wiejska. Kategorie i wyobrażenia heterogenicznej wiejskości [L'espace rural français : catégories et représentations d'une ruralité composite ]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7366/wir012018/05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Illusion of Proximity in Territorial Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Yubero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Countryside</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (3), pp.442-461. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/euco-2018-0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/euco-2018-0025⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03063438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francuska przestrzeń wiejska. Kategorie i wyobrażenia heterogenicznej wiejskości</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action locale et développement rural : diversité des formes d’appropriation du programme européen LEADER en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.247-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER program as model of institutional transfer: Learning from its local implementation in France and Lithuania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.317-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/euco-2017-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques endogènes et exogènes contemporaines de la renaissance rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (174), pp.529-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053665ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital territorial et développement des territoires locaux, enjeux théoriques et méthodologiques de la transposition d’un concept de l’économie territoriale à l’analyse géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (711), pp.490-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.711.0490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en Europe centrale : apprentissage et pratiques de la gouvernance locale dans les campagnes post-socialistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guillaume Lacquement, Christophe Quéva (éds), Développement local et innovations sociales en Europe, 241, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.6008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE PROGRAMME LEADER EN HONGRIE, UN PILOTAGE DE L'ACTION PUBLIQUE SOUS CONTRÔLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.41 - 55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062617v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LEADER akciócsoportok és partnerségi hálózatok működésének tanulságai Baranya megyében</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pola Péter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ter es tarsadalom Space and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (1), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17649/TET.29.1.2687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos veikejai ir kaimo pletra: LEADER programos igyvendinimas lietuvoje ir prancuzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografijos metraštis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité, migration et territoires ruraux, déterminants du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre Sol et Civilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du programme leader selon les principes de base du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 342, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos iniciatyvos ir teritorinis vystymas: LEADER programos įgyvendinimas Lietuvoje ir Prancūzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6001/geografija.v50i2.3004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 237, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.217.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implementation of the Leader program in central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Kovacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discussion Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What effects of national regulations in the program LEADER in the EU-27 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, n°3, pp.9-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert du modèle européen LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.17-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo.433.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie et en République tchèque : deux logiques politiques différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Polá</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Le modèle européen LEADER 2007-2013 Logiques d'action et contextes de réception, 43 (3), pp.91 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S033805991200304X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidurio ir Rytų Europos kaimo išskirtinumas ES kontekste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geographicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43–44, pp.116-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration et création d'activités en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33, pp.11-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ländliche Räume in Frankreich, Typen jüngerer sozioökonomischer Entwicklung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographische Rundschau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ländliche Räume, 2, p. 36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions territoriales et développement local: Illustrations internationales [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (233-234), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEADER w krajach Europy Środkowej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wieś i Rolnictwo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 178 (1), pp.79-96</w:t>
+              <w:t xml:space="preserve">, 2010, 4, pp.26-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (227), pp.163-183</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du MECAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.115-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, transformations des structures agraires et dynamique du tourisme rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 211 (2), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.2889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bases économiques et développement rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73 (3), pp.6-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.733.0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversification et mutation des bases économiques dans l'espace rural tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.143-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources entrepreneuriales et territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Michun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (217-218), pp.27-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualités et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (1), pp.3-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux systèmes productifs ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (1), pp.89-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...2637 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03060814v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02130499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activites tertiaires et dynamiques rurales</w:t>
               </w:r>
@@ -4927,8881 +4927,8881 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment assurer un accès aux services des CDG adapté aux territoires ?, conférencier invité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANDCDG / CDG48 CONGR2S national des DGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de gestion Mende, Mar 2024, Mende, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment concilier création d’emploi et espaces ruraux », conférencier invité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attractivité rural urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de gestion des Hauts de France, Nov 2024, Chauny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement local en Europe centrale : entre européanisation et désillusions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europos kaimiškosios vietovės</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Vilnius, Feb 2024, Vilnius, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les centres de gestion: un outil pour l'aide au développement des collectivités rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés National des Centres de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDG 48, Oct 2024, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques territoriales des parcours d'orientation des jeunes ruraux en Occitanie est (Académie de Montpellier) : Comment mesurer l'influence des processus socio- spatiaux dans le choix des études supérieures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 eme Colloque de ASRDLF Territoires, Créativité et Innovation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF /Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Guillou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04960413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme européen LEADER (214-2022) et action locale de développement territorial : le paradoxe de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 eme Colloque de ASRDLF Territoires, Créativité et Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF:Université de Strasbourg, Dec 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining factors influencing local communities' perceptions of ecosystem services in Divjakë-Karavasta national park, Albania,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenepe Dafku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Grusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII PhD Students Meeting in Environment and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05020340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER programme management class. What are the territorial development implications? Case study of Croatia,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Roglić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro, Nov 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudier en Lycée rural en Occitanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire des réseaux des lycées d’Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rectorat de Montpellier, Jul 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux de Lycées en Occitanie est (Académie de Montpellier) : Caractérisation des territoires des réseaux et logiques de proximités dans l’orientation des lycéens vers l’enseignent supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF /Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">58 eme Colloque de ASRDLF - Transitions, Gouvernance territoriale et Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Rennes - UMR 6051 ARENES - ASRDLF, Jun 2022, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF:Université de Strasbourg, Dec 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes rurales françaises: des outils pour le développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés des Maires de Lozère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMRF de Lozère, Oct 2022, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de gestion Mende, Mar 2024, Mende, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Plateau aride, histoire(s) fertiles (s ) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Clermont-Ferrand, Massif central – Capitale européenne de la Culture et du PNR des Grands Causses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Clermont-Ferrand, Massid central, capitale européenne de la culture, Apr 2022, La couvertoirade (12), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Évora, Dec 2023, EVORA, Portugal</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lozère : une exception dans la ruralité française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrés départemental des Maires de Lozère /AMRF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMRF 48, Oct 2022, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro, Nov 2023, Rennes, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance locale et stratégies d’acteurs en Europe centrale », conférence invitée Transitions &amp; gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Governance Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lemna LEST, Aix-en-Provence, May 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Rectorat de Montpellier, Jul 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face aux nouveaux enjeux sociétaux les &amp;quot;territoires de projets&amp;quot; ont-ils encore du sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires &amp; développement local, osons des projets créatifs, dynamiques et attractifs ! Ateliers, table ronde, partage d’expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pays des Valons et Vilaine, Oct 2022, Saint-Senoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement économiques et migrations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire d’ouverture de la promotion 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENA, Dec 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural en Europe : une interprétation différenciée des trajectoires dans les campagnes françaises et lituaniennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Rennes - UMR 6051 ARENES - ASRDLF, Jun 2022, RENNES, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Caen, France. 232 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMRF de Lozère, Oct 2022, Mende, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractures territoriales en France et enjeux de la ruralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques territoriales et l'action publique en régions, Ecole Nationale d'administration, Strasbourg, 8 janvier 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AMRF 48, Oct 2022, Mende, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les liens entre ressources et qualification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", Université Paul-Valéry, ENCG-Eljadida, Centre de Recherche sur l’Industrie, les Institutions et les Systèmes économiques d’Amiens, Marrakech, 21-22 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marrakech, Maroc. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lemna LEST, Aix-en-Provence, May 2022, Aix en Provence, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages, métamorphoses des ressources et qualification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13emes journées de recherche en sciences sociales Bordeaux, Société française d'économie rurale, Bordeaux, 12-13 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collectif Clermont-Ferrand, Massid central, capitale européenne de la culture, Apr 2022, La couvertoirade (12), France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover par le local pour s’adapter au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", CRIISEA, Université Paul-Valéry Montpellier 3, LED, ENCG-Eljadida, Marrakech, 21-22 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pays des Valons et Vilaine, Oct 2022, Saint-Senoux, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment articuler action publique et dynamiques des territoires ruraux : le cas des services publics en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les petits déjeuner de Bercy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ministère des finances, Mar 2019, Paris, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENA, Dec 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">grande régions et nouvelles inégalités rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du conseil Economique et social de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Millau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération, capital territorial et politiques de développement rural », conférence de lancement du projet Tressons « innover et coopérer dans les territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« innover et coopérer dans les territoires ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRESSON Université de Nancy, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démographie et économie en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire introductif pour la promotion des élèves étrangers de l’ENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ena, Jan 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ruralité en Occitanie dans le cadre du grand débat: enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises du Conseil Economique et Social de la région Occitanie, Millau, 2 mai 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Millau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment articuler action publique et dynamiques des territoires ruraux : le cas des services publics en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par le ministère des finances dans le cadre des petits déjeuner de Bercy, Paris, 25 mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets de la mise en oeuvre de la politique européenne de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assises européennes de la ruralité, Comission de l'UE, Parlement Européen Strasbourg, 4 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEADER as an object of scientific inquiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère conférence internationale sur les implications pratiques et théoriques de l'approche LEADER / CLLD en Europe du Sud-Est, Opatija, 20-22 Novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Opatija, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération, capital territorial et politiques de développement rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Othelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lancement du projet Tressons : "Innover et coopérer dans les territoires ruraux", AVISE (Agence Ingénierie pour developper l'Economie Solidaire), RTES (Reseau des collectivités Territoriales pour une Economie Solidaires), Nancy, 2 avril 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : « Action publique et espaces ruraux », CFDT région Occitanie, Rodez, 22 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rodez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France rurale : 30 ans de dynamiques socio-économiques contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : « Il y a du génie dans le désert », PETR Sud-Lozère, Réseau national rural, Florac Trois Rivières, 3-5 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutions des Territoires en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence : "Coopérations et changements ? Nos coopérations pour faire face au évolutions du Monde", Réseau régional des administrateurs des MFR, Salon-de-Provence, 5 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salon-de-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre les dynamiques rurales en Europe à l'aune de la transformation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : "2ème université itinérante des territoires ruraux : Numérique, formation et développement des territoires ruraux", Union nationale des Maisons Familiales Rurales, la Fédération régionale des Pays de la Loire, la Fédération départementale de la Mayenne, Craon, 29-30 juin 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Craon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produit de terroir en Lituanie et trajectoire des ressources : la cerise de Žagar, d'une ressource héritée à une ressource métamorphosée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eje LEADER 2007-2013 y activación turística en Madrid y Aragón: un análisis a partir de los modos de coordinación de la acción local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Yubero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXColoRURAL2018 : XIX Coloquio de Geografía Rural de la Asociación de Geógrafos Españoles : Segundo Coloquio Internacional de Geografía Rural “Nuevas realidades rurales en tiempos de crisis: territorios, actores, procesos y políticas”, Facultad de Filosofía y Letras Campus Universitario de Cartuja, Granada, 24-26 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Grenade, España. pp.604-615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles politiques rurales pour les campagnes françaises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les petit-déjeuners de l'inspection générale des finances", Bercy, Paris, 26 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique et développement rural en France : une typologie des formes de coordination de l'action locale dans les territoires LEADER ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Caen, France. 232 p</w:t>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TRESSON Université de Nancy, Apr 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles dynamique(s) rurale(s) en France aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence introductive du congrès national de l'Association des Maires Ruraux de France (AMRF), Quimper, 30 septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ena, Jan 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels enseignements et quels enjeux de la coopération territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Faggioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères rencontre nationales de la coopération LEADER 2014-2020, GAL Vidourle Camargue, Le Grau du Roi, 6 et 7 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Grau du Roi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La République tchèque : une singularité dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence café géo, association des Cafés géographiques, Albi, 18 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques migratoires dans les espaces ruraux français : composantes, facteurs de mobilité et supports économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Démographie et développement des territoires ruraux: quel avenir dans les territoires de moyenne montagne, Conseil département du Cantal, Aurillac, 13 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière et mutations des agricultures en Europe méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marrakech, Maroc. pp.15</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Héritages, métamorphoses des ressources et qualification territoriale</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise démographique rurale : comment rompre avec la fatalité dans les territoires du Massif central français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de l'Association des Maires de France, Aurillac, 23 juin 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser le programme européen LEADER : capital territorial et démarches de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Politiques publiques, UMR Territoires, IRSTEA, Clermont-Ferrand, 20 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles perspectives pour la ruralité dans une Europe élargie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès régional des collectivités territoriales de la région «Pays de la Loire », Sablé-sur-Sarthe, le 8 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Sablé-sur-Sarthe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle(s) ruralité(s) en France aujourd'hui ? Retour sur 30 de renaissance rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Comment gérer aujourd'hui les ruralités de demain ?, ENA, Strasbourg, 3 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séminaire ruralité internationale, Région Nouvelle Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ruralité internationale, Région Nouvelle Aquitaine, Conseil régional Nouvelle aquitaine, Bordeaux, 11 décembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'agricultures en Europe occidentale au prisme des politiques territoriales: des systèmes productifs aux systèmes territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.15</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Innover par le local pour s’adapter au global</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rural development and territorial capital in a Hungarian and French region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Cities and Regions in a Transnational World, Regional Studies Association, Graz, 3-6 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Graz, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces agricoles de l'Ouest européen : catégories de systèmes productifs agricoles et paradoxe des concentrations foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", CRIISEA, Université Paul-Valéry Montpellier 3, LED, ENCG-Eljadida, Marrakech, 21-22 Mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">10eme Journée de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ministère des finances, Mar 2019, Paris, Saudi Arabia</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques contemporaines de la « Renaissance rurale » en France, Espagne et Italie : méthodologie et mesure des facteurs endogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10emes Journées de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Millau, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et disparités spatiales en Europe méditerranéenne: Mise en place d'une méthodologie d'analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Millau, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des espaces ruraux français : adaptabilités territoriales et différenciations spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du pôle rural de Caen, 11 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desarrollo Territorial, desarrollo local: enfoque teórico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Diversidad Cultural, Arica, Universidad de Arica, Universidad de Arica (Chile) – Conicyt – Institut Français Chile, 28-30 de junio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Arica, Chile. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut-on attendre des programmes LEADER : exemples de mise en oeuvre des programmes de développement rural dans les pays d'Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Regards croisés de chercheurs et acteurs sur les impacts des programmes Leader - Séminaire régional Bourgogne/Franche-Comté, CESAER, Agro-sup Dijon, Dijon, 6 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Opatija, Croatia</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nancy, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en Hongrie : une articulation originale entre territoire(s), acteur(s) et ressource(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Territoires méditerranéens : agriculture, alimentation et villes, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rodez, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9es Journées de Recherche en Sciences Sociales, Société Française d'Economie Rurale, Nancy, 10-11 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et développement : approches théoriques et empiriques à partir du cas de l'action publique européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence invité à l'Université Mayor de San Simon, Centro de Estudios Superiores Universitarios, Cochabamba, 1-3 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cochabamba, Bolivie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salon-de-Provence, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme territoriale en France : la fusion des régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence café géo, Association des Cafés géographiques, Montpellier, 6 septembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Craon, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture(s) et circuits courts en Europe centrale : quelles réalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les circuits courts : présents et futur ? Le rôle des collectivités locales », Institut Français de Budapest, Novembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Budapest, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Produit de terroir en Lituanie et trajectoire des ressources : la cerise de Žagar, d'une ressource héritée à une ressource métamorphosée</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dynamique de la petite agriculture d'autosubsistance en Podlasi polonaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales, INRA, SFER, CIRAD, Grenoble, 11-12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique de développement et gouvernance locales : l'impact du programme LEADER dans la structuration des réseaux d'acteurs locaux en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, Marne-la-Vallée, 7-9 juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainties assessment of noise parameters in D- band using in situ tuner techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Quémerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Hefei, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFIT.2014.6933261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et pauvreté en Europe centrale : un anachronisme dans l'Union Europeènne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au séminaire international « Politicas territoriais e pobreza ? no campo e na cidade », CPDA, Université de Rio de Janeiro, 4-5 novembre 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER programme in Central Europe: success or failure in transferring a model for local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « The LEADER approach and other forms of activation of rural communities» organisé par le Département national polonais de politiques rurales et le Département d'urbanisme et de sociologie rurale de l'Université de Lodz, mars 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lodz, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques de la gouvernance locale et apprentissage social : quels effets de la mise en oeuvre du programme européen LEADER dans la structuration des territoires locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50ème Colloque de l'Association de Science Régionale de Langue Française "Culture, patrimoine et savoirs", Mons 8-11 juillet 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mons, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels effets des reglementations nationales dans le programme LEADER dans l'Europe des 27 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée de recherches en sciences sociales (JRSS 2012), 13 et 14 décembre 2012, Université de Toulouse, Société française d'Economie Rurale (SFER), Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A LEADER-program problemai Mgayarrorszagon egy nemzeitkozikutatas tukreben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication aux XVIII. Orszagos urbanisztikai konferencia, Hajdúböszörmény, Sillye Gábor Művelődési Központ, 11 et 12 octobre 2012 (Hongrie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pécs (Hongrie), Hungary. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle européen LEADER 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Lokale Handlungsansätze und territoriale Entwicklung in Mitteleuropa», Centre Marc Bloch (Berlin), 16 octobre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local en Hongrie et en République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à l’Académie d’Agriculture de France, section sciences de l’homme et de la société, Paris, le 18 janvier 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement local en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Az európai Leader-program megvalósulása Magyarországon » (La mise en œuvre du programme européen LEADER - Retour sur le terrain en Hongrie), MTA KRTK Regionális Kutatások Intézete, Institut d’Etudes Régionales, Académie des Sciences de Hongrie, Pécs, mai 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pécs (Hongrie), Hongrie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle européen LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication au colloque de l’ASRDLF, Belfort, 9-11 juillet 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transfert de la politique européenne de développement local LEADER en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le transfert de la politique européenne de développement local LEADER en Europe centrale : entre diffusion des normes et durcissement réglementaire, Université de Padoue (Italie) mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Padoue, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles modalités de création d'entreprises non agricoles rurale dans les campagnes françaises d'aujourd'hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre du Congrès national des maires ruraux de France (AMRF) "Façonner aujourd'hui la ruralité de demain", Monts-sur-Guesnes, octobre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Monts-sur-Guesnes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner des démarches de développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Gouvernance et gestion des projets de développement local", CIVAM de l'Hérault, Capestang le 29 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Capestang, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en oeuvre de la programmation LEADER en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Mise en oeuvre de la programmation LEADER en Europe centrale : entre démarche de développement local et instrumentalisation politique", 4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9 et 10 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. 30 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un air d'Eté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La question rurale aujourd'hui en Europe", Ambassade de France en Lituanie, Vilnius, 26 mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vilnius, Lituanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrigues, regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les garrigues, espaces ou territoire ?", Conseil Régional du Languedoc-Roussillon, Conseil Général du Gard, CAUE du Gard, Les écologistes de l'Euzière, Uzès le 7 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Uzès, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of agricultural development in Mediterranean Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hircsak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 "Innovation &amp; sustainable development in agriculture and food", Montpellier, du 28 juin au 1er juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Quimper, France</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional Studies Association Annual International Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy Transfer of the Local Development Model : The Leader Program Implementation in Central European countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pécs (Hongrie), Hungary. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Grau du Roi, France</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre reconversion et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernié-Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Dewintre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Villes petites et moyennes : un regard renouvelé", Université de Tours, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Albi, France</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emploi-formation-politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'emploi, ce grand oublié des politiques de développement local en France", MEDEF/ Institut National des métiers, Paris, le 28 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Trajectoires agricoles en Europe méditerranéenne : Une analyse en termes de dynamiques rurales", Montpellier, 28 juin-1er juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence", Aoste (Italie), 20-22 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Policy Transfer of the Local Development Model : The Leader Program Implementation in Central European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication à Regional Studies Association Annual International Conference, Pécs (Hongrie), 24-26 mai 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pécs (Hongrie), Hungary. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires agricoles en Europe Méditerranéenne. Une analyse en termes de dynamiques rurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium "Innovation and Sustainable Development in Agriculture and Food" (ISDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Aurillac, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplois, compétences et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Nouveaux résidents : motivations résidentielles et dynamiques économiques dans l'espace rural du Languedoc-Roussillon", 3ème Université d'Eté Université Montpellier I, DIDERIS, Montpellier, 27-28 août 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Sablé-sur-Sarthe, France</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre projets locaux de développement et globalisation de l'économie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Vers une définition opératoire des espaces ruraux et de la ruralité ? Questions et débats", Clermont-Ferrand, 6- 7- 8 juillet 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Clermont-Ferrand, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de société, nouvelles mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Dynamiques rurales en Languedoc-Roussillon depuis 1980 : quels enseignements en tirer ?", Conseil Régional Languedoc-Roussillon, Montpellier le 14 décembre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des bases économiques dans les campagnes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Héritages et trajectoires rurales en Europe", 6-7 septembre 2007, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of territories in the rural dynamics firm in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Entreprenariat et développement territorial et rural", Tlemcen, 3-4 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tlemcen, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Gouvernance et convivialité urbaine. Citoyens, chercheurs et professionnels : partenaires et acteurs du développement urbain", Montpellier, 23-25 juin 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrepreneuriat rural et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire dans le cadre d'un programme de recherche "Interfaces urbain/rural", ICOTEM, CPER Région Poitou-Charentes, Poitiers, 12-13 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les expériences françaises dans le fonctionnement du programme LEADER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire franco-polonais, Paris les 5-6 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.77-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, XXIVèmes Rencontres ARETHUSE "Relocalisations : stratégies nouvelles", 24-26 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Entreprenariat et Développement Territorial et Rural" organisé par la faculté d'Economie de l'Université de Tlemcen (Algérie), les 3 et 4 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Tlemcen, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires de diversification et mutation des bases économiques en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Faire campagne", Rennes, 17-18 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rennes, France. pp.143-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme LEADER et acteurs du développement rural en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé conjointement par l’Académie des Sciences de Varsovie (IRWiR PAN) et le CEFRES de Prague, Varsovie, décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Varsovie, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques économiques et diversification des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe rencontres ARETHUSE "Relocalisations : stratégies nouvelles", 24-26 septembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de ressources territoriales par la qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque il governo delle risorse locali XXIIIe "Rencontres ARETHUSE", 26 au 28 septembre 2007, Molise (Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Molise, Italie. 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrastes régionaux des dynamiques rurales européennes sont-ils porteurs de trajectoires territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">XLIIIème Colloque ASRDLF "Les dynamiques territoriales, débats et enjeux entre les différentes approches disciplinaires", 11-13 Juillet 2007, Grenoble - Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les espaces agricoles de l'Ouest européen : catégories de systèmes productifs agricoles et paradoxe des concentrations foncières</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avantages comparatifs, localisation des entreprises en milieu rural et stratégies de fonctionnement entrepreunarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Foire des villages de Montréal, Université Québec de Montréal, Solidarité Rurale du Québec, février 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des héritages et des transformations des structures agraires dans la dynamique et l'organisation du tourisme rural en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Rencontres de Mâcon, "Tourismes et territoires", 13-15 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mâcon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutation des bases économiques régionales en République Tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les disparités régionales en Europe centrale", Bratislava, 25-26 octobre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Bratislava, Slovaquie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe Rencontres ARETHUSE, Université du Molise, Termoli, 26-28 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Termoli, Italie. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dynamiques rurales et disparités spatiales en Europe méditerranéenne: Mise en place d'une méthodologie d'analyse spatiale</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes, qualité et territoires, la nécessité d'une approche intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII rencontres ARETHUSE, Miraflores de la Sierra, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Miraflores de la Sierra, Espagne. pp.553-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ARETHUSE, Miraflores de la Sierra (Madrid), septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Miraflores de la Sierra, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Arica, Chile. pp.1-14</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies de localisation des entreprises non agricoles et pérennité économique dans les campagnes de faibles densités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Faire campagne", Rennes, 17-18 mars 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Caen, France</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des dynamiques rurales dans l'ouest européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche sur le "devenir des territoires ruraux", Ministère de l'agriculture et Ministère du Travail, Lourmarin, octobre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lourmarin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...4681 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075387v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02872611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques économiques et typologie des espaces ruraux en France</w:t>
               </w:r>
@@ -14134,51 +14134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Prapiestienė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14356,177 +14356,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transfert et apprentissage du modèle européen Leader en Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Maurel. L'Harmattan, 293 p., 2014, Questionner l'Europe, Bruno Péquignot, 978-2-343-04082-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action locale et développement rural en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P.I.E. Peter Lang, 202 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050342v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01412030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines, héritages et développement rural en Europe</w:t>
               </w:r>
@@ -15075,2112 +15075,2112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dinámicas de proximidad en la innovación territorial. Un acercamiento a través del programa LEADER.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Camilo Lois González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.J. García-Delgado, M. Hernández-Hernández, A. Martínez-Puche, L.A. Hortelano Mínguez y V.M. Zapata Hernández (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In La Geografía ante los retos de desarrollo local.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGER, pp.150-155, 2024, 978-84-128925-0-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21138/dle.2024.lc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formas de innovación territorial a través de la aplicación del Desarrollo Local Participativo: experiencias en el département de l'Hérault (Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F.J. García-Delgado, M. Hernández-Hernández, A. Martínez-Puche, L.A. Hortelano Mínguez y V.M. Zapata Hernández (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Con)textos de desarrollo local. Dos décadas de Geografía aplicada (2003-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupo de Trabajo de Desarrollo Local de la Asociación Española de Geografía (GTDL-AGE), 2024, 978-84-126292-9-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21138/dl.2024.lc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">European LEADER Programme (2014–2022) and Local Action for Territorial Development: The Paradox of Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cejudo Garcia E., Navarro Valverde F. A., Perez Canete J. A., Win or Lose in Rural Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.191-213, 2024, 978-2-35412-471-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-48675-3_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximidad, territorio y LEADER: actores, recursos y formas de innovación en la comarca de A Limia (Ourense)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Gabriel Tirado Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-48675-3_9⟩</w:t>
+                <w:t xml:space="preserve">Ruben Camilo Lois González</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cejudo-García, E., Navarro-Valverde, F.A., Cañete-Pérez, J.A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aportes de la geografía (rural) a la ‘visión a largo plazo’ de las zonas rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Española de Geografía, pp.61-72, 2024, 978-84-128925-4-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21138/grd.2024.lc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public Action and Territorial Development : The LEADER Approach in the Recomposition of Rural Spaces in Languedoc-Roussillon (France) and Andalusia (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Cejudo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Francisco Navarro (éds), Neoendogenous Development in European Rural Areas, Results and Lessons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Geography, p. 63-86, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opciones de intervencion - Estrategia adoptadas con agrida del enfoque LEADER en las areas rurales de Andalucia en el periodo 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Belligiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de Granada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Francisco Navarro, José Camacho (éds), Nuevas realidades rurales en tiempos de crisis : territorios, actores, procesos y politicas, Universidad de Granada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.578-590, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...96 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels modèles de développement pour les ruralités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yves Jean, Laurent Rieutort, Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 174-209, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Family Farming in Polish Podlasie: Anachronism or Overlooked Potential?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Marie Bosc; Jean-Michel Sourisseau; Philippe Bonnal; Pierre Gasselin; Élodie Valette; Jean-François Bélières. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversity of Family Farming Around the World : existence, transformations and possible futures of family farms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.17-28, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1617-6_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière, rente et mutations des agricultures méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lacquement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Chouquer; Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations récentes du foncier et des agricultures en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFC, pp.137-162, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.5578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière, rente et mutations des agricultures en Europe méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Springer Geography, p. 63-86, 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France-Comté et Presses universitaires Sun Yat Sen de Canton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérard Chouquer, Marie-Claude Maurel (eds), Foncier et agriculture en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 137-162, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux en France aujourd’hui : dynamiques démographiques et recomposition sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Jagorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes-campagnes : pour une cohésion des territoires de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiche pubbliche e sviluppo rurale in Francia: forme di coordinamento per l'azione locale nel programma europeo LEADER 2007-2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, p.578-590, 2018</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WIP – EDIZIONI SCIENTIFICHE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Cejudo, Marinela Labianca (éds), Politiche di sviluppo rurale, metodi, strategie ed esperienze internazionali a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 123-143, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p. 174-209, 2018</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire et Jean-Michel Sourisseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture familiale en Podlasie polonaise : anachronisme ou potentiel ignoré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIRAD. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des agricultures familiales de par le monde : exister, se transformer, devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quæ, pp.27-39, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'une nouvelle identité territoriale en garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif des garrigues. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des Garrigues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éd. Écologistes de l'Euzières, pp.334-335, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, p. 137-162, 2018</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heritages and Transformations of Agrarian Structures and the Rural Tourism Dynamic in the Czech Republic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Murat Kasimoglu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism - Industry and Insights/Book 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp.211-224, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des héritages et des transformations des structures agraires dans la dynamique et l'organisation du tourisme rural en République tchèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Bleton-Ruget; Nicole Commerçon et Isabelle Lefort. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourismes et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.57-60, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, p. 123-143, 2017</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes d'Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guibert; Yves Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.141-160, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes d'Europe centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Guibert; Yves Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamique des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.161-181, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quæ, pp.27-39, 2015</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines, héritages et dévelopement rural en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.67-89, 2010, Logiques sociales, 978-2-296-12652-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Éd. Écologistes de l'Euzières, pp.334-335, 2013</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche LEADER et le développement local en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Halamska, Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux à l'épreuve du modèle européen LEADER : France, Hongrie, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.53-70, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, InTech, pp.211-224, 2012</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérimentation de l'approche LEADER en Hongrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Halamska, Marie-Claude Maurel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs locaux à l'épreuve du modèle européen LEADER : France, Hongrie, Pologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français de recherche en sciences sociales (CEFRES), pp.71-94, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Institut de recherche du Val de Saône-Mâconnais, pp.57-60, 2011</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les campagnes et leurs villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélien Delpirou; Hadrien Dubucs; Jean-Fabien Steck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France en Villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.63-71, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...416 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056196v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00498410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -17946,318 +17946,318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’attractivité du territoire rural pose un vrai dilemme aux élus locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Occitanie grandit vite et de façon hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCDR : des projets tournés vers la transition agroécologique et l’innovation sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE LEADER PROGRAMME IN CENTRAL EUROPE. A NEW LOCAL DEVELOPMENT POLICIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et stratégies du développement local en Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Halamska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19120,50 +19120,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Action locale et développement territorial: De la mobilisation à la coordination des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59 (236), 115 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Actions territoriales et développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19198,165 +19306,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (233-234), 170 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054791v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-03054837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités et territoires</w:t>
               </w:r>
@@ -19597,51 +19597,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneida Topulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vollet Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.03.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Tirado Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Toure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PXVWQT1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084235ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063438v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Yubero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2018-0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201826v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/wir012018/05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola P&#233;ter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17649/TET.29.1.2687" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062617v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067213v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0157" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.433.0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409647v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pol&#225;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805991200304X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067172v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064122v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061994v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2889" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.733.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.641.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986583v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985007v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986561v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986641v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984450v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984987v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984483v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984479v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984492v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984467v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Othelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076056v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Faggioni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076041v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076040v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076054v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076268v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076039v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941196v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076042v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073036v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Deng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2014.6933261" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075902v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075777v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075781v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068927v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075780v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070997v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071818v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075383v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872599v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073994v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075385v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074000v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071820v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075387v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412030v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475723v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48675-3_9#citeas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48675-3_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dle.2024.lc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960343v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dl.2024.lc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/grd.2024.lc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cejudo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Belligiano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.5578" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056196v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498410v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055261v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055263v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986471v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986457v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halamska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078131v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996641v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054791v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054837v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130494v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05403842v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneida Topulli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Guri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vollet Dominique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.03.022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960176v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gabriel Tirado Ballesteros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12g5b" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Toure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2021034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956622v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15757" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PXVWQT1F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02956615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.463" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068353v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068354v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084235ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608295v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201826v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/wir012018/05" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063438v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Yubero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/euco-2018-0025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.711.0490" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463599v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062617v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pola P&#233;ter" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17649/TET.29.1.2687" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.217.0157" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo.433.0017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Pol&#225;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S033805991200304X" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060807v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.2889" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.733.0006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.641.0027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenepe Dafku" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Grusse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anxhela Sela" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986561v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacquement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960436v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Rogli&#263;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986641v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984450v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984492v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984467v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076357v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Othelet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076286v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076288v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Faggioni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076041v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076055v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076140v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073036v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941196v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072978v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074962v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075992v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402454v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Deng" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Qu&#233;merais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIT.2014.6933261" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075901v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075903v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075902v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071397v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075775v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075780v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075777v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075781v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068929v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074538v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Dewintre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075779v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068927v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075783v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872613v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872599v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073994v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075385v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071818v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872612v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075383v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075384v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074000v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071819v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872611v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075387v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073995v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075386v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepart" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005446v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412030v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050342v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005444v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599065v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045065v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960374v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dle.2024.lc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960343v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/dl.2024.lc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-48675-3_9#citeas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-48675-3_9" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960316v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21138/grd.2024.lc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455023v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Navarro" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Cejudo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02455403v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Belligiano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461048v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057793v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1617-6_3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.5578" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02461487v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02463580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058113v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056539v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056193v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056194v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056196v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055262v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055261v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872597v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055263v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03055264v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986471v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986457v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986482v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Halamska" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482646v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Baudelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Alexandre-Collier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cambon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Diaz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984476v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078131v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078130v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996641v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ancey" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051061v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054837v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130494v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>