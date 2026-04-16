--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -1712,295 +1712,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01331971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+                <w:t xml:space="preserve">Techniques de mesure de grandeurs électriques adaptées aux nano-circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N C Jamond</w:t>
+                <w:t xml:space="preserve">Brice Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalifa Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Largeau</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mesures-Analyses / Mesures et tests électroniques, pp.R1084 V1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-r1084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390969v1</w:t>
+                <w:t xml:space="preserve">hal-01432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de mesure de grandeurs électriques adaptées aux nano-circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Piezo-generator integrating a vertical array of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N C Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalifa Aguir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">L Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Mesures-Analyses / Mesures et tests électroniques, pp.R1084 V1. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.325403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-r1084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/32/325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432552v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From single III-nitride nanowires to piezoelectric generators: New route for powering nomad electronics</w:t>
               </w:r>
@@ -2382,290 +2382,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+                <w:t xml:space="preserve">Specific methodology for capacitance imaging by atomic force microscopy: A breakthrough towards an elimination of parasitic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 8 (5), pp.414-419. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.083108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093504v1</w:t>
+                <w:t xml:space="preserve">hal-01093500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific methodology for capacitance imaging by atomic force microscopy: A breakthrough towards an elimination of parasitic effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Estevez</w:t>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.414-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4027,168 +4027,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Piquemal</w:t>
+                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Ulysse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293986v1</w:t>
+                <w:t xml:space="preserve">hal-04994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4210,719 +4210,719 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanogenerators and Piezotronics (NGPT2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Szu-Wei Chen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán‐meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994306v1</w:t>
+                <w:t xml:space="preserve">hal-05293986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Energy Harvesting Applications?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arup Kunti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284589v1</w:t>
+                <w:t xml:space="preserve">hal-04994342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Energy Harvesting Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994342v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Applications?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arup Kunti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284601v1</w:t>
+                <w:t xml:space="preserve">hal-04994323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting &amp; Exhibit 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Francisco California, United States</w:t>
+              <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994323v1</w:t>
+                <w:t xml:space="preserve">hal-05284601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibrating Resistance Measurements in Conductive Probe Atomic Force Microscopy: development of the first universal standard sample</w:t>
               </w:r>
@@ -5778,536 +5778,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.350-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+                <w:t xml:space="preserve">hal-02154088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02154088v1</w:t>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
               </w:r>
@@ -6412,277 +6412,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337971v1</w:t>
+                <w:t xml:space="preserve">hal-02384509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Band Engineering with 2D materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of axial InGaN/GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384509v1</w:t>
+                <w:t xml:space="preserve">hal-02337971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'AFM à pointe conductrice pour la caractérisation des performances de piézo-génération de nanofils GaN</w:t>
               </w:r>
@@ -6783,536 +6783,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leroy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798287v1</w:t>
+                <w:t xml:space="preserve">hal-01798304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance measurements of LixCoO2-based ReRAM cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+                <w:t xml:space="preserve">Characterization of Nanocomposite Graphene/Polymer Films for Electrical Contact Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMatEn 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Electrical Contacts Together with 64th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Albuquerque, United States. pp.448 - 455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/holm.2018.8611659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923263v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+                <w:t xml:space="preserve">Endurance measurements of LixCoO2-based ReRAM cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moradpour Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">NanoMatEn 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798304v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Nanocomposite Graphene/Polymer Films for Electrical Contact Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Electrical Contacts Together with 64th IEEE Holm Conference on Electrical Contacts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/holm.2018.8611659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01944396v1</w:t>
+                <w:t xml:space="preserve">hal-01798287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la commutation de cellules de mémoires résistives d’oxydes de cobalt par AFM à pointe conductrice</w:t>
               </w:r>
@@ -7324,51 +7324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moradpour Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7542,528 +7542,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting behaviour of tinned connectors under grease lubrication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088072⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.587, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406814v1</w:t>
+                <w:t xml:space="preserve">hal-01591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Voltage Pulse Characteristics on some Performance Parameters of LixCoO2-based Resistive Switching Memory Devices</w:t>
+                <w:t xml:space="preserve">Cobalt oxide thin films towards non volatile memory applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moradpour Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Nanoscience and Nanotechnology (ICNN 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">6th Internat. Workshop on Nanotechnology and Application (IWNA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Phan Thiet, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629706v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity Piezogenerator Based on GaN Nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Jamond</w:t>
+                <w:t xml:space="preserve">Fretting behaviour of tinned connectors under grease lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lefeuvre</w:t>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Houzé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.587, </w:t>
+              <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.109-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591362v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt oxide thin films towards non volatile memory applications</w:t>
+                <w:t xml:space="preserve">Effects of Voltage Pulse Characteristics on some Performance Parameters of LixCoO2-based Resistive Switching Memory Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moradpour Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Internat. Workshop on Nanotechnology and Application (IWNA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">19th International Conference on Nanoscience and Nanotechnology (ICNN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630957v1</w:t>
+                <w:t xml:space="preserve">hal-01629706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local resistance imaging on soft materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
@@ -8168,293 +8168,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Njeim</w:t>
+                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Madouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01402920v1</w:t>
+                <w:t xml:space="preserve">hal-01653358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brunel</w:t>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332540v1</w:t>
+                <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de résistance électrique locale sur matériaux fragiles par microscopie à force atomique à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8513,575 +8522,566 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Jamond</w:t>
+                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Travers</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653358v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315747v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and structural mapping of friction induced defects in graphene layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Narchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Roigé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Brunel</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332589v1</w:t>
+                <w:t xml:space="preserve">hal-01474736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and structural mapping of friction induced defects in graphene layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">62nd IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.72-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/holm.2016.7780010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474736v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezo-Generator Integrating Vertical Array of GaN Nanowires: A new alternative energy source for nomad electronics</w:t>
               </w:r>
@@ -9442,51 +9442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric Potential of GaN Nanowires: Towards Efficient Output Piezo-generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9686,277 +9686,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Holm 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States. pp.116-123</w:t>
+              <w:t xml:space="preserve">IWAMSN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099230v1</w:t>
+                <w:t xml:space="preserve">hal-01099303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kang Wang</w:t>
+                <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAMSN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Ha Long City, Vietnam</w:t>
+              <w:t xml:space="preserve">IEEE Holm 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States. pp.116-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099303v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées récentes sur les mesures de résistance électrique locale par AFM à pointe conductrice en contact intermittent</w:t>
               </w:r>
@@ -10044,243 +10044,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
+                <w:t xml:space="preserve">Développement d'une imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANORGASOL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Mèze, France. pp.14</w:t>
+              <w:t xml:space="preserve">Forum 2013 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927019v1</w:t>
+                <w:t xml:space="preserve">hal-00927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
+                <w:t xml:space="preserve">Imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2013 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique. pp.124-125</w:t>
+              <w:t xml:space="preserve">NANORGASOL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Mèze, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927018v1</w:t>
+                <w:t xml:space="preserve">hal-00927019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
               </w:r>
@@ -10760,277 +10760,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Electronic Materials: Correlation Effects and Memristive Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aachen, Germany. pp.231</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778774v1</w:t>
+                <w:t xml:space="preserve">hal-00778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Electronic Materials: Correlation Effects and Memristive Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aachen, Germany. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778776v1</w:t>
+                <w:t xml:space="preserve">hal-00778774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching phenomena in LixCoO2 thin films</w:t>
               </w:r>
@@ -11141,51 +11141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la mesure de capacité électrique locale absolue par AFM à sonde conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,195 +11243,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oana Dragos</w:t>
+                <w:t xml:space="preserve">Avancées successives sur la mesure de résistance électrique locale par AFM à pointe conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie (JE09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
+              <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445403v1</w:t>
+                <w:t xml:space="preserve">hal-00445404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Ciomaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,182 +11433,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées successives sur la mesure de résistance électrique locale par AFM à pointe conductrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 94-95</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie (JE09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445404v1</w:t>
+                <w:t xml:space="preserve">hal-00445403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de capacité absolue par AFM à pointe conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11702,51 +11702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de capacité absolue par AFM à pointe conductrice: problématique et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,51 +11823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Resiscope module for DC conductivity measurements by AFM : an overview of performances and some various applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12365,269 +12365,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de profils de dopage par imagerie de résistance locale à faible force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous resistance and capacitance cartography by conducting probe AFM in contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Forum des Microscopies à Sonde Locale</w:t>
+              <w:t xml:space="preserve">Xtip'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320231v1</w:t>
+                <w:t xml:space="preserve">hal-00320256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous resistance and capacitance cartography by conducting probe AFM in contact mode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de profils de dopage par imagerie de résistance locale à faible force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mariolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xtip'05</w:t>
+              <w:t xml:space="preserve">8ème Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320256v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous height, resistance and capacitance cartography of a SRAM test sample by conducting probe AFM</w:t>
               </w:r>
@@ -13010,320 +13010,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation de matière sur des surfaces imagées par AFM en mode intermittent : un artefact inattendu</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+                <w:t xml:space="preserve">Caractérisations de cellules de mémoires résistives par AFM à pointe conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France. Actes du 19e Forum des Microscopies à Sonde Locale</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317764v1</w:t>
+                <w:t xml:space="preserve">hal-01355422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations de cellules de mémoires résistives par AFM à pointe conductrice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+                <w:t xml:space="preserve">Formation de matière sur des surfaces imagées par AFM en mode intermittent : un artefact inattendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France. Actes du 19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355422v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of electrical pulses on lithium cobalt oxide thin films : memristive behaviour and potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alec Moradpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13635,277 +13635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338861v1</w:t>
+                <w:t xml:space="preserve">hal-01338879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338879v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14502,51 +14502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01799107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Mai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradpour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban Senzier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Moradpour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revcolevschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101800" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RGS8BG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dragoe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744749v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03288209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Huy Mai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban Senzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01923263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moradpour Alexandre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629706v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630957v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099303v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Pasquier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciomaga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dragos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai Mai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01799107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Mai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradpour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban Senzier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Moradpour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revcolevschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101800" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RGS8BG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dragoe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744749v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03288209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Huy Mai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban Senzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01923263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moradpour Alexandre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Pasquier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciomaga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dragos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai Mai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>