--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -2382,290 +2382,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific methodology for capacitance imaging by atomic force microscopy: A breakthrough towards an elimination of parasitic effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Estevez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (8), pp.083108. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.414-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4866607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093500v1</w:t>
+                <w:t xml:space="preserve">hal-01093504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric generators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+                <w:t xml:space="preserve">Specific methodology for capacitance imaging by atomic force microscopy: A breakthrough towards an elimination of parasitic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201409105⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (8), pp.083108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4866607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01093504v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the GaN nanowire polarity on energy harvesting</w:t>
               </w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4027,168 +4027,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Szu-Wei Chen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Morán‐meza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994306v1</w:t>
+                <w:t xml:space="preserve">hal-05293986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface charge effects: a route to the enhancement of the piezoelectric conversion efficiency in GaN NWs - Invited Speaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4210,469 +4210,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanogenerators and Piezotronics (NGPT2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of first universal standard samples for calibrating resistance and current measurements in Conductive-probe Atomic Force Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Piquemal</w:t>
+                <w:t xml:space="preserve">Surface charge effects: An advantage for enhancing the piezoelectric conversion efficiency in GaN NWs - Invited Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Ulysse</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05293986v1</w:t>
+                <w:t xml:space="preserve">hal-04994306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Energy Harvesting Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Couraud</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994342v1</w:t>
+                <w:t xml:space="preserve">hal-05284589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can InGaN/GaN Heterostructures Be Advantageous for the Piezoelectric Conversion of GaN Nanowires and their Energy Harvesting Applications?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface charge effects in GaN NWs: An advantage for enhancing the piezoelectric conversion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arup Kunti</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Couraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE 2023 - Journées Nationales sur la Récupération et le Stockage de l'Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Nitride Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284589v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the surface charge effects be advantageous for enhancing the piezo-conversion efficiency in GaN NWs?</w:t>
               </w:r>
@@ -4822,64 +4822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Chieu Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arup Kunti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPERA - WG2 - Application-oriented material development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bucarest, Romania</w:t>
@@ -5778,536 +5778,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
+                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287702v1</w:t>
+                <w:t xml:space="preserve">hal-02337899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154088v1</w:t>
+                <w:t xml:space="preserve">hal-02337953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric energy nanoharvester based on vertically-aligned GaN nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+                <w:t xml:space="preserve">Tuning the Schottky barrier height at metal/solid 2D/Si heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtin Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanowire Week 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">Nanotech Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Issy-les-Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337899v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric properties of GaN Nanowires: Effect of their conductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanbir Sodhi</w:t>
+                <w:t xml:space="preserve">Printed copper connections on flexible substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lu Lu</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Nanofils semiconducteurs - J2N 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.350-358, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337953v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN nanowires based piezoelectric generators</w:t>
               </w:r>
@@ -6470,51 +6470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th NIMS-UR1-CNRS-SG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tsukuba, Japan</w:t>
@@ -6783,536 +6783,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Travers</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Morassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798304v1</w:t>
+                <w:t xml:space="preserve">hal-01798287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Nanocomposite Graphene/Polymer Films for Electrical Contact Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Endurance measurements of LixCoO2-based ReRAM cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moradpour Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Electrical Contacts Together with 64th IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NanoMatEn 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944396v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance measurements of LixCoO2-based ReRAM cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+                <w:t xml:space="preserve">Energy harvesting efficiency in GaN nanowires based nanogenerators: the critical influence of the Schottky nanocontact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Gatilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMatEn 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923263v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the piezoelectric-conversion properties of III-Nitride nanowires by conducting probe atomic force microscopy in intermittent contact mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Gogneau</w:t>
+                <w:t xml:space="preserve">Characterization of Nanocomposite Graphene/Polymer Films for Electrical Contact Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourlier Yoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Nanogenerators and Piezotronics (NGPT2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th International Conference on Electrical Contacts Together with 64th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Albuquerque, United States. pp.448 - 455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/holm.2018.8611659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798287v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la commutation de cellules de mémoires résistives d’oxydes de cobalt par AFM à pointe conductrice</w:t>
               </w:r>
@@ -7324,51 +7324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moradpour Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,394 +7676,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt oxide thin films towards non volatile memory applications</w:t>
+                <w:t xml:space="preserve">Effects of Voltage Pulse Characteristics on some Performance Parameters of LixCoO2-based Resistive Switching Memory Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Huy Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moradpour Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Internat. Workshop on Nanotechnology and Application (IWNA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Phan Thiet, Vietnam</w:t>
+              <w:t xml:space="preserve">19th International Conference on Nanoscience and Nanotechnology (ICNN 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630957v1</w:t>
+                <w:t xml:space="preserve">hal-01629706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting behaviour of tinned connectors under grease lubrication</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cobalt oxide thin films towards non volatile memory applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moradpour Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Internat. Workshop on Nanotechnology and Application (IWNA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Phan Thiet, Vietnam</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406814v1</w:t>
+                <w:t xml:space="preserve">hal-01630957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Voltage Pulse Characteristics on some Performance Parameters of LixCoO2-based Resistive Switching Memory Devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fretting behaviour of tinned connectors under grease lubrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Nanoscience and Nanotechnology (ICNN 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.109-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629706v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local resistance imaging on soft materials by conducting probe atomic force microscopy in intermittent contact mode</w:t>
               </w:r>
@@ -8168,302 +8168,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Jamond</w:t>
+                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Njeim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Madouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Travers</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653358v1</w:t>
+                <w:t xml:space="preserve">hal-01402920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315747v1</w:t>
+                <w:t xml:space="preserve">hal-01332540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de résistance électrique locale sur matériaux fragiles par microscopie à force atomique à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8522,307 +8513,316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Forum des Microscopies à Sonde Locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Sochaux-Montbéliard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene growth and transfer towards flexible substrates for microwave applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Cavanna</w:t>
+                <w:t xml:space="preserve">Nitride Nanowires: From Rigid to Flexible Piezo-generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Jaffré</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Nanotech France 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PowerMEMS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402920v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ultrasonic exfoliation of multilayer graphene for an application to electrical contacts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Brunel</w:t>
+                <w:t xml:space="preserve">GaN nanowires for piezoelectric energy harvesting : Towards wireless sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Gogneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
+              <w:t xml:space="preserve">Energy Materials Nanotechnology (EMN) Spring Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332540v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur la tranche de cellules solaires en silicium cristallin à l'échelle nanométrique à l'aide de techniques de microscopie à sonde locale</w:t>
               </w:r>
@@ -8985,51 +8985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.72-79, </w:t>
@@ -9817,51 +9817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10044,243 +10044,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
+                <w:t xml:space="preserve">Imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2013 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique. pp.124-125</w:t>
+              <w:t xml:space="preserve">NANORGASOL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Mèze, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927018v1</w:t>
+                <w:t xml:space="preserve">hal-00927019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
+                <w:t xml:space="preserve">Développement d'une imagerie de résistance électrique locale par AFM à pointe conductrice en mode contact intermittent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NANORGASOL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Mèze, France. pp.14</w:t>
+              <w:t xml:space="preserve">Forum 2013 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Spa, Belgique. pp.124-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927019v1</w:t>
+                <w:t xml:space="preserve">hal-00927018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
               </w:r>
@@ -10760,277 +10760,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Huy Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auban-Senzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Electronic Materials: Correlation Effects and Memristive Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aachen, Germany. pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778776v1</w:t>
+                <w:t xml:space="preserve">hal-00778774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Phenomena in LixCoO2 Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Electronic Materials: Correlation Effects and Memristive Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Aachen, Germany. pp.231</w:t>
+              <w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies- J3N2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778774v1</w:t>
+                <w:t xml:space="preserve">hal-00778776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive switching phenomena in LixCoO2 thin films</w:t>
               </w:r>
@@ -11141,51 +11141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la mesure de capacité électrique locale absolue par AFM à sonde conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11243,165 +11243,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées successives sur la mesure de résistance électrique locale par AFM à pointe conductrice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Moradpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 94-95</w:t>
+              <w:t xml:space="preserve">Journées d'Electrochimie (JE09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445404v1</w:t>
+                <w:t xml:space="preserve">hal-00445403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Ciomaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Dragos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,212 +11463,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 92-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanomodifications réversibles obtenues par AFM à pointe conductrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oana Dragos</w:t>
+                <w:t xml:space="preserve">Avancées successives sur la mesure de résistance électrique locale par AFM à pointe conductrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Electrochimie (JE09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Sinaia, Roumanie</w:t>
+              <w:t xml:space="preserve">Forum 2009 des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Hardelot, France. pp. 94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445403v1</w:t>
+                <w:t xml:space="preserve">hal-00445404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de capacité absolue par AFM à pointe conductrice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11702,51 +11702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de capacité absolue par AFM à pointe conductrice: problématique et avancées récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,51 +11823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Resiscope module for DC conductivity measurements by AFM : an overview of performances and some various applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Schneegans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13635,277 +13635,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jamond</w:t>
+                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338879v1</w:t>
+                <w:t xml:space="preserve">hal-01338861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures électriques locales par AFM en mode intermittent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
+                <w:t xml:space="preserve">Effect of the AlN interfacial layer on the piezoelectric properties of GaN nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies (J3N 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Réunion plénière des GDR PULSE (Processus ULtimes en épitaxie de SEmiconducteurs) et NNS (NanoFils, Nanotubes, Semiconducteurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338861v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14502,51 +14502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01799107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Mai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradpour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban Senzier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Moradpour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revcolevschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101800" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RGS8BG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dragoe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744749v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03288209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Huy Mai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban Senzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01923263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moradpour Alexandre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630957v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629706v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Pasquier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445407v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciomaga" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dragos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445403v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai Mai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04965536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gogneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Kaur Sodhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chieu Bui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100082" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04922885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n&#8208;meza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delvall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202400711" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Chevillard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Travers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nanoenergyadv4020008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04299424v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.14.94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03719768v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Gogneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanbir Sodhi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07863a" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04462947v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Njeim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Tu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durnez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c00735" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Jules" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00393B" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Morassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8060367" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01799107v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban-Senzier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Pasquier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801038" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01501840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamond" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Gatilova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr00647k" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01331971v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delprat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4953870" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01432552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gautier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-r1084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N C Jamond" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Largeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/32/325403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390955v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Gogneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/31/10/103002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Narchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1268-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223233v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V H Mai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moradpour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban Senzier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07761" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093504v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guilet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201409105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MFZ7CXC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Estevez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01096617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4880101" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Moradpour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Revcolevschi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201101800" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9RGS8BG4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tranvouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boer-Duchemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mayne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanderbruggen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320357v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320352v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dragos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dragoe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320223v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098202v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023736v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Mor&#225;n-Meza" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05023844v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744749v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05293986v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Wei Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arup Kunti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994342v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284601v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04230175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04064554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zechao Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Stefan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Paillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Janolin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994374v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03288209v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Huy Mai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Son Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auban Senzier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03844452v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287702v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154041v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02337971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01923263v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moradpour Alexandre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01798304v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Galopin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefeuvre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040587" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629706v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630957v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01320255v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seneor" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01402920v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Madouri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Cavanna" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317747v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Travers" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01315747v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01474736v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Roig&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01631168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Harmand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258276v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Glas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099228v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galopin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Harmand" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093622v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Pasquier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927019v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927018v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927021v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927022v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927020v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778775v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778774v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778776v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778777v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710620v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445403v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ciomaga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Dragos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445404v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445402v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351356v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320301v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320315v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320256v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320180v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04569986v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Harmand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henri Julien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355422v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Huy Mai Mai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01317764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355412v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238543v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338879v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mauguin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00715270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557019v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320405v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320345v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>