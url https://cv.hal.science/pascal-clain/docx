--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
+                <w:t xml:space="preserve">Capillary properties of natural fibre assembly for evaporative purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Clain</w:t>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somia Haouache</w:t>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.106494. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 724, pp.137145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224521v1</w:t>
+                <w:t xml:space="preserve">hal-05222049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary properties of natural fibre assembly for evaporative purposes</w:t>
+                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Scheel</w:t>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Thomas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 724, pp.137145. </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2025.137145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222049v1</w:t>
+                <w:t xml:space="preserve">hal-05224521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and operational performance assessment of supermarket air-conditioning architectures using secondary fluids and slurries</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,90 +517,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of ice detachment by a liquid jet on various submerged surfaces for the development of ice slurry generators without mechanical scraping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.121463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -647,90 +647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the wetting behavior of a superhydrophobic surface under controlled temperature and humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 656 (B), pp.130451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -777,90 +777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on ice crystallization and adhesion to optimize ice slurry generators without moving components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 223, pp.119974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -907,77 +907,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental monitoring of CO2 hydrate slurry crystallization by heat flux rate determination in a jacketed reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 217, pp.124665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Burgner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1439,51 +1439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Doria Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio Ruffine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1560,90 +1560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stockage thermique sur le dimensionnement et consommation énergétique d’un réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -1685,90 +1685,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage thermique et réseau de distribution de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1172, pp.19-25</w:t>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 192, pp.371 - 379. </w:t>
@@ -1944,90 +1944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study on CO2 hydrate slurries for secondary refrigeration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energetika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (3), </w:t>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 204, pp.641-652. </w:t>
@@ -2224,51 +2224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of CO 2 hydrate slurry in the presence of Sodium Dodecyl Sulfate in a secondary refrigeration loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,90 +2345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution of TBPB hydrates by focused beam reflectance measurement (FBRM) for secondary refrigeration application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Toutie Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2530,64 +2530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 372, pp.63-68. </w:t>
@@ -2676,64 +2676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.132-137. </w:t>
@@ -2822,64 +2822,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (8), pp.7. </w:t>
@@ -2917,77 +2917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of tetra-n-butylphosphonium bromide hydrate slurry flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,77 +3089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mayoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (6), pp.2987-2993. </w:t>
@@ -3223,329 +3223,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t>
+              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894886v1</w:t>
+                <w:t xml:space="preserve">hal-05041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of impeller type</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECGH 2024 European Conference on Gas Hydrate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Biomimétisme, Bio-inspiration et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR BIOMIM - 2088, Oct 2024, Saint- Pierre d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05041740v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrates crystallization kinetic parametric study: effect of stirring rate and impeller type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,90 +3605,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic anti-icing surfaces applied to second generation refrigerating systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lorient (56100), France</w:t>
@@ -3730,90 +3730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the icephobic surfaces properties for optimization of ice slurry production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès International du Froid (International Congress of Refrigeration 2023 "ICR 2023")</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF), Aug 2023, Paris France, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3873,77 +3873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
@@ -3994,90 +3994,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer measurement and modeling in a jacketed batch stirred reactor applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seydina Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of porous media on carbon dioxide hydrate formation and dissociation processes by calorimetry for secondary refrigeration applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Doria Benmesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4271,64 +4271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Salehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4383,90 +4383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi cinétique de la cristallisation des hydrates de CO2 par mesure thermique – Effet de l’agitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 10 - Cristallisation et précipitation industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4504,90 +4504,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement de mouillage d’une goutte d’eau sur une surface superhydrophobe en fonction de la température et de l’humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Samah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Thermique (SFT), May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4606,805 +4606,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of CO2 hydrate formation based on heat transfer measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
+              <w:t xml:space="preserve">13th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IIR, Sep 2021, Venise (Virtual conference), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224087v1</w:t>
+                <w:t xml:space="preserve">hal-04222125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of CO2 hydrate formation based on heat transfer measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mixed Cp + CO2 hydrates for refrigeration applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IIR, Sep 2021, Venise (Virtual conference), France. </w:t>
+              <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222125v1</w:t>
+                <w:t xml:space="preserve">hal-04224086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mixed Cp + CO2 hydrates for refrigeration applications.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224086v1</w:t>
+                <w:t xml:space="preserve">hal-04224087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dufour</w:t>
+                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benmesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zennoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224106v1</w:t>
+                <w:t xml:space="preserve">hal-02932992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of CO2 hydrate slurry transportation in flow loop: Effect of anti-agglomerant additive on rheological properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amokrane Boufarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Osswald</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration, ICR 2019; Montreal; Canada; 24 August 2019 through 30 August 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada. pp.1451-1458/1188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932992v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas to liquid transfer enhancement during hydrate crystallization: Case study of CO2 hydrate for cold storage and transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy and economic approach for the use of thermal energy storage on district cooling : impact of scenario and materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Dalmazzone</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Refrigeration Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IIR International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933004v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demand response in refrigerated warehouse</w:t>
               </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Leducq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flinois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Smart Cities Conference (ISC2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Kansas City, United States. pp.1-5, </w:t>
@@ -5563,64 +5563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IIR Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Karlsruhe, Germany</w:t>
@@ -5688,64 +5688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5783,51 +5783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy study of CO2 hydrate slurries formation in a tank reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5921,64 +5921,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e édition du congrès de la Société française du génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,51 +6042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6167,51 +6167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6275,64 +6275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. T. Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IIR International Conference on Phase-Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Kobe, Japan. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6351,182 +6351,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mixed CO2 + TBPB hydrates for refrigeration applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mayoufi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Gas Hydrates ICGH 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. 9 p</w:t>
+              <w:t xml:space="preserve">International Congres od refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pap. ID: 526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651442v1</w:t>
+                <w:t xml:space="preserve">hal-00995964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de coulis d'hydrates pour le stockage et le transport de froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournaison Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6620,250 +6616,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Haberschill</w:t>
+                <w:t xml:space="preserve">P. Haberschill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres od refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pap. ID: 526</w:t>
+              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995964v1</w:t>
+                <w:t xml:space="preserve">hal-02600849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrate formation kinetics and modelling of the available enthalpy of CO2 hydrate slurry in tank reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mixed CO2 + TBPB hydrates for refrigeration applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haberschill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Mayoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International-Institute-of-Refrigeration (IIR) International Congress of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.2191-2198</w:t>
+              <w:t xml:space="preserve">7th International Conference on Gas Hydrates ICGH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Edinburgh, United Kingdom. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600849v1</w:t>
+                <w:t xml:space="preserve">hal-00651442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6894,90 +6894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental heat transfer measurement applied to CO2 hydrate formation kinetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECGH2022 European Conference on Gas Hydrate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7015,51 +7015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de l'écoulement des coulis d'hydrates de CO 2 dans les circuits de réfrigération secondaire : Effets d'additif antiagglomérant sur les propriétés rhéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amokrane Boufares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7127,204 +7127,358 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTA characterization of TBPB and TBPB-CO 2 hydrates in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet ADEME CORTEA - Engins Mobiles Non-Routiers (EMNR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Fraboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau de stockage d’énergie par hydrate mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dalmazzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,211 +7486,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Lin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 3 008 709. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179819v1</w:t>
-              </w:r>
-[...152 lines deleted...]
-                <w:t xml:space="preserve">hal-02605846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7691,51 +7691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournaison Laurence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi Salem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ziad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambrana Carlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05222049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2025.137145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Salehy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2024.102564" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Samah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rioual" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rioual" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2022.130451" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003327v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.119974" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2023.124665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04086801v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Burgner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2022.125661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boufares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.118716" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03252054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2021.116790" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Doria Benmesbah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Ruffine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fandino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13195200" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dufour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufar&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.07.050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amokrane Boufares" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/energetika.v63i3.3561" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279425v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oignet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.07.098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HR93HSGK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816750v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Torre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dicharry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVKM6G9G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179454v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.03.026" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M257LW0C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2013.02.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-56DH2VHM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179630v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je400272k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mayoufi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.04.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4724WD6V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2003918" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041740v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Florian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.pcm.2024.0024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894730v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193075v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0427" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydina Ndoye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0278" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0263" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222131v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747947v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222125v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1961" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1918" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02932992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benmesbah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zennoune" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02933004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224106v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0800" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321488v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdjouba Akerma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Leducq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flinois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISC2.2018.8656808" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Spiga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oignet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dufour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606209v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jerbi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Ndoye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haberschill" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781367v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournaison Laurence" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerbi Salem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Ziad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zambrana Carlos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600849v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haberschill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mayoufi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222135v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Benmesbah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zennoune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fraboulet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mathias" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltzinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>